--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>