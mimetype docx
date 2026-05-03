--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>