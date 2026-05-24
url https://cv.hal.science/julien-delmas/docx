--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vat-Mediated Mucus Penetration Enables Genotoxic Activity of pks+ Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vachias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.5353. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26115353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Creuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli in Apc Min/+ mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.2229569. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2023.2229569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of homogenization with the GentleMacs Dissociator vs conventional methods for routine tissue processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.ierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richerd Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (5), pp.666-670. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenicity Factors of Genomic Islands in Intestinal and Extraintestinal Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.02065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes transfer miRNAs from cell-to-cell to inhibit autophagy during infection with Crohn’s disease-associated adherent-invasive E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1677-1694. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1771985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of adherent-invasive E. coli to gut environment: Impact on flagellum expression and bacterial colonization ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.364-380. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1421886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crohn’s Disease-Associated Adherent-Invasive Escherichia coli Manipulate Host Autophagy by Impairing SUMOylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of adherent-invasive Escherichia coli to exposure to bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38628-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin: More Than a New Bacterial Toxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10040151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCR-1 in ESBL-producing Escherichia coli responsible for human infections in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (3), pp.946-947. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkw508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vat-AIEC protease promotes crossing of the intestinal mucus layer by Crohn's disease-associated Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.617 - 631. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of CDT Toxin on Human Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8070220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-molecule inhibitors prevent the genotoxic and protumoural effects induced by colibactin-producing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.278-285. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2014-307241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the efficiency of cefoxitin/cefepime combination against Enterobacteriaceae resistant to expanded-spectrum cephalosporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year epidemiological study of extended-spectrum beta-lactamase-producing Enterobacteriaceae in a French teaching hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rn Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.O20 - O26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-0691.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genotoxin colibactin promotes colon tumour growth by inducing a senescence-associated secretory phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (12), pp.1932-1942. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2013-305257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High prevalence of mucosa-associated &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; producing cyclomodulin and genotoxin in colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauvanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Raisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Structure-Function Relationships in the Colibactin-Maturating Enzyme ClbP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424 (3-4), in press. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2012.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Novel CMT Enzyme TEM-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusa Peixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.1262 - 1265. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01359-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficiency of the piperacillin/tazobactam combination against inhibitor-resistant TEM- and complex mutant TEM-producing clinical strains of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1052 - 1056. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkr045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP is a prototype of a peptidase subgroup involved in biosynthesis of nonribosomal peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClbP Is a Prototype of a Peptidase Subgroup Involved in Biosynthesis of Nonribosomal Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35562-35570. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.221960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a variety of staphylococcus species by matrix-assisted laser desorption ionization-time of flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leyssene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.941-945. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00413-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptobacillus moniliformis as the Causative Agent in Spondylodiscitis and Psoas Abscess after Rooster Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (8), pp.2820 - 2821. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00744-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTX-M beta-lactamase-producing Escherichia coli in French hospitals: prevalence, molecular epidemiology, and risk factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marchandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouziges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.620-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01917-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of Enterobacteriaceae by sequencing DNA gyrase subunit B encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new oligonucleotide array to identify staphylococcal strains at species level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (8), pp.3673-3680. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.43.8.3673-3680.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Girondier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la mucine-protéase Vat dans la tumorigenèse colorectale des Escherichia coli producteurs de colibactine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontre des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic necrotizing factor 1 hinders colon tumorigenesis induced by colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterelogy Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, VIENNA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse colorectale induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Godfraind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Cancer Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Ramarao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lebreuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toxine CNF1 module la tumorigenèse induite par les Escherichia coli producteurs de colibactine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrés national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de microbiologie (SFM), Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colibactin-producing E. coli induces a metabolic reprogramming of colonic epithelial cells toward a pro-carcinogenic metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UEGW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem clell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont to gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congres national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota & Cancer: Between detection and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lopès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the adherent-invasive E. coli pathobiont ton gut environment in the context of intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gibold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer associated-E. coli induce the emergence of chemotherapy-resistant stem cell-like phenotype of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des souches d’E. coli pathogènes sur les défense antioxydantes des entérocytes et impact sur la carcinogenèse colique: approche microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microscopistes Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial to mesenchymal transition in response to E. coli-induced senescence-associated secretory phenotype induced chemotherapeutic drug resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Faïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mucin protease Vat in colorectal tumorigenesis of colibactin-producing Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia: Infection biology in the age of the microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adherent-invasive Escherichia coli isolated from Crohn disease patients: expression of type 6 secretion systems and impact on intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Botchorichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Sevrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Anniversary of AIEC discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de résistance mcr-1 favorise l'intrusion de E. coli dans l'écosystème intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brugiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Sardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes released from intestinal epithelial cells infected with Crohn's disease-associated adherent-invasive E. coli transfer miRNAs into recipient cells to inhibit autophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres KEYSTONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metabolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenic E. coli induces a metabolic reprogramming in colonic epithelial cells through the production of colibactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection by pathogenic E. coli induces a metolic reprogramming of colonic epithelial cells in a colibactin-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Diémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girondier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26115353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2229569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pradal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.ierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richerd Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1771985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01730371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1421886" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02060120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Batista" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38628-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01926372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gallucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8070220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cougnoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romagnoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rn Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cougnoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-305257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cougnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.09.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHNHW9B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Machado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusa Peixe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01359-10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.221960" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leyssene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kostrzewa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Schmit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00413-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00744-08" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175318v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouziges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01917-06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breysse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devulder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.8.3673-3680.2005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villeger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lop&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botchorichvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Botchorichvili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>