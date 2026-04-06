--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1142,494 +1142,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+                <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Imad Janbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Minh Tan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1372-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2221791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04290102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sakho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Almar</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098631v1</w:t>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tan Vu</w:t>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (10), pp.1372-1390. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2221791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290102v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,64 +1676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between NAO fluctuations and inter-annual variability of winter-months precipitation in the Seine River watershed (north-western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of natural and anthropogenic factors on mangrove dynamics over 60 years: The Somone Estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,316 +3844,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mesnage</w:t>
+                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Niang</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00957430v1</w:t>
+                <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Motelay</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume spécial : Géosciences &amp; Développement - Impacts de l'Homme et du climat sur les milieux sahaliens, 47/48, pp.69-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734862v1</w:t>
+                <w:t xml:space="preserve">insu-00957430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet approach to the short-term to pluri-decennal variability of streamflow in the Mississippi river basin from 1934 to 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,440 +4366,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
+                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">C. Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358814v1</w:t>
+                <w:t xml:space="preserve">hal-00481055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal-indicator bacteria and sedimentary processes in estuarine mudflats (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">A. Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisson</w:t>
+                <w:t xml:space="preserve">J. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 57 (1-5), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481055v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-indicator bacteria and sedimentary processes in estuarine mudflats (Seine, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Leloup</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (1-5), pp.59-67. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333441v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Sediment-Associated Contaminants to the Marais Vernier, the Seine Estuary, France</w:t>
               </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4927,51 +4927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,64 +5716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Sulfate-Reducing Microorganisms (dsrAB genes) in Two Contrasting Mudflats of the Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C23CC7A2"/>
+    <w:nsid w:val="4610EA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6433,51 +6433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>