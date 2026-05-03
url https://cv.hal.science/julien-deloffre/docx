--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -208,559 +208,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
+                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Salameh</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (18), </w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320361v1</w:t>
+                <w:t xml:space="preserve">hal-05060959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
+                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.T. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Ojeda</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soloy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360997v1</w:t>
+                <w:t xml:space="preserve">hal-05000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000938v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
+                <w:t xml:space="preserve">A. Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060959v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
               </w:r>
@@ -880,77 +880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fjørtoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,412 +1272,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Janbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15091773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04290097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Almar</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098631v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w15091773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290097v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,64 +1797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,64 +2065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 229, pp.106136. </w:t>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Druine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cuvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3149,90 +3149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3704,77 +3704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of natural and anthropogenic factors on mangrove dynamics over 60 years: The Somone Estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,64 +3863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,77 +3984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,90 +4122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet approach to the short-term to pluri-decennal variability of streamflow in the Mississippi river basin from 1934 to 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.10.1002/joc.1995. </w:t>
@@ -4256,51 +4256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological responses of an estuarine intertidal mudflat to constructions since 1978 to 2005: The Seine estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4678,51 +4678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4811,77 +4811,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. van Metre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 191 (1-4), pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4921,618 +4921,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.594-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202914v1</w:t>
+                <w:t xml:space="preserve">hal-00175514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Cundy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327155v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B Cundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hopkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.125-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481664v1</w:t>
+                <w:t xml:space="preserve">hal-00327155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.594-612. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175514v1</w:t>
+                <w:t xml:space="preserve">hal-00481664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidally-induced shear stress variability above intertidal mudfats in the macrotidal seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5570,103 +5570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 235 (1-4), pp.151-164. </w:t>
@@ -5710,354 +5710,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Sulfate-Reducing Microorganisms (dsrAB genes) in Two Contrasting Mudflats of the Seine Estuary (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bally</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64, pp.710-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203239v1</w:t>
+                <w:t xml:space="preserve">hal-00017026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Sulfate-Reducing Microorganisms (dsrAB genes) in Two Contrasting Mudflats of the Seine Estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Verney</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50, pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-004-0034-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of porewaters in an intertidal mudflat of the Seine estuary : relationship to erosion-deposition cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4610EA5B"/>
+    <w:nsid w:val="D00172E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6433,51 +6433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>