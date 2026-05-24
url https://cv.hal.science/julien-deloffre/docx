--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -208,827 +208,827 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
+                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diouf</w:t>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060959v1</w:t>
+                <w:t xml:space="preserve">hal-05000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
+                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salameh</w:t>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000938v1</w:t>
+                <w:t xml:space="preserve">hal-05320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
+                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diouf</w:t>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Salameh</w:t>
+                <w:t xml:space="preserve">E. Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320361v1</w:t>
+                <w:t xml:space="preserve">hal-05360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
+                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Ojeda</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Salameh</w:t>
+                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360997v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
+                <w:t xml:space="preserve">Damien Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mesnage</w:t>
+                <w:t xml:space="preserve">Roger Fjørtoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663610v1</w:t>
+                <w:t xml:space="preserve">hal-04820523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Salameh</w:t>
+                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Desroches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Fjørtoft</w:t>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265-266, pp.104427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820523v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
@@ -1142,542 +1142,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
+                <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2221791⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15091773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290102v1</w:t>
+                <w:t xml:space="preserve">hal-04290097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15091773⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290097v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Janbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Almar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Tan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.1372-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2221791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098631v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
               </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,64 +2065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,332 +3423,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between NAO fluctuations and inter-annual variability of winter-months precipitation in the Seine River watershed (north-western France)</w:t>
+                <w:t xml:space="preserve">Thermal acclimation capacity for four Arctic marine benthic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fritier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
+                <w:t xml:space="preserve">S.A. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.S. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 344 (8), pp.396 - 405. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 424, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780299v1</w:t>
+                <w:t xml:space="preserve">hal-00737962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal acclimation capacity for four Arctic marine benthic species</w:t>
+                <w:t xml:space="preserve">Links between NAO fluctuations and inter-annual variability of winter-months precipitation in the Seine River watershed (north-western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richard</w:t>
+                <w:t xml:space="preserve">Nicolas Fritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Morley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Peck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 424, pp.38-43. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (8), pp.396 - 405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737962v1</w:t>
+                <w:t xml:space="preserve">hal-01780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of natural and anthropogenic factors on mangrove dynamics over 60 years: The Somone Estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,329 +3844,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Motelay</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume spécial : Géosciences &amp; Développement - Impacts de l'Homme et du climat sur les milieux sahaliens, 47/48, pp.69-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734862v1</w:t>
+                <w:t xml:space="preserve">insu-00957430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mesnage</w:t>
+                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Niang</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00957430v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet approach to the short-term to pluri-decennal variability of streamflow in the Mississippi river basin from 1934 to 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,440 +4366,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
+                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisson</w:t>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Ruellet</w:t>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481055v1</w:t>
+                <w:t xml:space="preserve">hal-00358814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-indicator bacteria and sedimentary processes in estuarine mudflats (Seine, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touron</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">C. Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (1-5), pp.59-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00333441v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal-indicator bacteria and sedimentary processes in estuarine mudflats (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafite</w:t>
+                <w:t xml:space="preserve">J. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
+              <w:t xml:space="preserve">, 2008, 57 (1-5), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358814v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Sediment-Associated Contaminants to the Marais Vernier, the Seine Estuary, France</w:t>
               </w:r>
@@ -4811,64 +4811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. van Metre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4921,592 +4921,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Verney</w:t>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175514v1</w:t>
+                <w:t xml:space="preserve">hal-00202914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B Cundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hopkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.125-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00202914v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Cundy</w:t>
+                <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327155v1</w:t>
+                <w:t xml:space="preserve">hal-00481664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Verney</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.19-32. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.594-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481664v1</w:t>
+                <w:t xml:space="preserve">hal-00175514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidally-induced shear stress variability above intertidal mudfats in the macrotidal seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,64 +5609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 235 (1-4), pp.151-164. </w:t>
@@ -5755,64 +5755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64, pp.710-720</w:t>
@@ -5841,64 +5841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Sulfate-Reducing Microorganisms (dsrAB genes) in Two Contrasting Mudflats of the Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D00172E0"/>
+    <w:nsid w:val="AC541A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6433,51 +6433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deloffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8746-9846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115002294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sakho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samou Seujip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Martinez-Lamas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5040050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCBMBWBK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0034-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TQQPQ8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>