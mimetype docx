--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -72,4360 +72,4360 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical instabilities and snapping phenomena in helical rods with perversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dražen Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 207, pp.106402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838602v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant nutation relies on steady propagation of spatially asymmetric growth pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traveling Perversion as Constant Torque Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dražen Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.177201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.177201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of tip singularities in dissolution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (48), pp.e2309379120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2309379120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutal convection instability caused by dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.076604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0052305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hook shape of growing leaves results from an active regulatory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (20), pp.6408-6417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underlying mechanisms in microbial solar cells: how modeling can help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.6004-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SE01304H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underlying mechanisms in microbial solar cells: how modeling can help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.6004-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se01304h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buoyancy-driven dissolution of inclined blocks: Erosion rate and pattern formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of ribozyme and tRNA-like structures from mineral-rich muddy pools on prebiotic earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niraja Bapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratim Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 506, pp.110446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streamwise Dissolution Patterns Created by a Flowing Water Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.194502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutal convection induced by dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organization of the MinE ring in subcellular Min oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.011922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluttering of growing leaves as a way to reach flatness: experimental evidence on Persea americana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (138), pp.20170595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motions of leaves and stems, from growth to potential use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.051001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa5945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erosion patterns on dissolving and melting bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), pp.050508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.050508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying hydrostatic pressure in plant cells by using Indentation with an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (10), pp.2448-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuttering Min oscillations within E. coli bacteria: a stochastic polymerization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratim Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.056003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/9/5/056003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prebiotically plausible mechanisms increase compositional diversity of nucleic acid sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Manapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Xulvi-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (10), pp.4711-4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monodisperse domains by proteolytic control of the coarsening instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of Bacterial Conjugation by Phage M13 and Its Protein g3p: Quantitative Analysis and Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Manapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum confinement regime in silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Riabinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.668-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiexponential photoluminescence decay of blinking nanocrystal ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rosei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.035330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (19), pp.193107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skutterudite Results Shed Light on Heavy Fermion Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kunii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 378-380, pp.616-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Pressure Ground State of SmB 6 : Electronic Conduction and Long Range Magnetic Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (16), pp.166401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.166401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence and magnetic instabilities in Sm compounds at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 No 11, pp.837-848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-induced magnetic phase transition in gold-phase SmS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (22), pp.220406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.220406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo engineering : from single Kondo impurity to the Kondo lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (1), pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/jpsj.74.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Stress Controls Tendril Writhing Dynamics in Climbing Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dražen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441223v1</w:t>
-              </w:r>
-[...4209 lines deleted...]
-                <w:t xml:space="preserve">hal-03687509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Valcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemiek Jm Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4596,51 +4596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence, magnétisme et conduction dans les composés à valence intermédiaire : Le cas SmB6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309379120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01304H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053802" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04002891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01304h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraja Bapat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Rajamani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratim Sengupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.194502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103801" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hopper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rutenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0595" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa5945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.050508" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.03.035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/5/056003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manapat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Xulvi-Brunet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Lin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019991" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Riabinina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.11.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N5F648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dunn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johnston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035330" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.166401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeammet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Jm Cornelissen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309379120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01304H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04002891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01304h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraja Bapat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Rajamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratim Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.194502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hopper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rutenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa5945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.050508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.03.035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/5/056003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manapat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Xulvi-Brunet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019991" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Riabinina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.11.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N5F648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johnston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035330" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.166401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Sanchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220406" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeammet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Jm Cornelissen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>