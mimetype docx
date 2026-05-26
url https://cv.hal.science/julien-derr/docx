--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -942,1305 +942,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying mechanisms in microbial solar cells: how modeling can help</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Buoyancy-driven dissolution of inclined blocks: Erosion rate and pattern formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se01304h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002891v1</w:t>
+                <w:t xml:space="preserve">hal-02994414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy-driven dissolution of inclined blocks: Erosion rate and pattern formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+                <w:t xml:space="preserve">Emergence of ribozyme and tRNA-like structures from mineral-rich muddy pools on prebiotic earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niraja Bapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratim Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.053802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 506, pp.110446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994414v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of ribozyme and tRNA-like structures from mineral-rich muddy pools on prebiotic earth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Supratim Sengupta</w:t>
+                <w:t xml:space="preserve">Streamwise Dissolution Patterns Created by a Flowing Water Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110446⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580975v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamwise Dissolution Patterns Created by a Flowing Water Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guérin</w:t>
+                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Berhanu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.194502⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994501v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+                <w:t xml:space="preserve">Solutal convection induced by dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190175. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318453v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal convection induced by dissolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+                <w:t xml:space="preserve">Self-organization of the MinE ring in subcellular Min oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.011922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994368v1</w:t>
+                <w:t xml:space="preserve">hal-03687488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of the MinE ring in subcellular Min oscillations</w:t>
+                <w:t xml:space="preserve">Fluttering of growing leaves as a way to reach flatness: experimental evidence on Persea americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011922⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (138), pp.20170595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687488v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluttering of growing leaves as a way to reach flatness: experimental evidence on Persea americana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motions of leaves and stems, from growth to potential use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (138), pp.20170595. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.051001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa5945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03580977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motions of leaves and stems, from growth to potential use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+                <w:t xml:space="preserve">Erosion patterns on dissolving and melting bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Douady</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (5), pp.051001. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (5), pp.050508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa5945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.050508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558585v1</w:t>
+                <w:t xml:space="preserve">hal-03678668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion patterns on dissolving and melting bodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+                <w:t xml:space="preserve">Quantifying hydrostatic pressure in plant cells by using Indentation with an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.050508⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (10), pp.2448-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678668v1</w:t>
+                <w:t xml:space="preserve">hal-02636803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydrostatic pressure in plant cells by using Indentation with an atomic force microscope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+                <w:t xml:space="preserve">Stuttering Min oscillations within E. coli bacteria: a stochastic polymerization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratim Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Sain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108 (10), pp.2448-2456. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.056003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/9/5/056003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636803v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
               </w:r>
@@ -2354,1952 +2367,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuttering Min oscillations within E. coli bacteria: a stochastic polymerization model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prebiotically plausible mechanisms increase compositional diversity of nucleic acid sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Manapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Xulvi-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/9/5/056003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (10), pp.4711-4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679096v1</w:t>
+                <w:t xml:space="preserve">hal-03679092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotically plausible mechanisms increase compositional diversity of nucleic acid sequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monodisperse domains by proteolytic control of the coarsening instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rutenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679092v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse domains by proteolytic control of the coarsening instability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Bacterial Conjugation by Phage M13 and Its Protein g3p: Quantitative Analysis and Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Manapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603363v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Bacterial Conjugation by Phage M13 and Its Protein g3p: Quantitative Analysis and Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum confinement regime in silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Manapat</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Riabinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019991⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.668-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687475v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement regime in silicon nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiexponential photoluminescence decay of blinking nanocrystal ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rosei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.035330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.11.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03687486v1</w:t>
+                <w:t xml:space="preserve">hal-03687481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiexponential photoluminescence decay of blinking nanocrystal ensembles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (3), pp.035330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.035330⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (19), pp.193107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687481v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skutterudite Results Shed Light on Heavy Fermion Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Flouquet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687491v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skutterudite Results Shed Light on Heavy Fermion Physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Behnia</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kunii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355119v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
+                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Kunii</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03687496v1</w:t>
+                <w:t xml:space="preserve">hal-03687499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
+                <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 378-380, pp.616-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687499v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Pressure Ground State of SmB 6 : Electronic Conduction and Long Range Magnetic Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.01.341⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (16), pp.166401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.166401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687501v1</w:t>
+                <w:t xml:space="preserve">hal-03687506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Ground State of SmB 6 : Electronic Conduction and Long Range Magnetic Order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Valence and magnetic instabilities in Sm compounds at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 No 11, pp.837-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687506v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence and magnetic instabilities in Sm compounds at high pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced magnetic phase transition in gold-phase SmS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (22), pp.220406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.220406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012995v1</w:t>
+                <w:t xml:space="preserve">hal-03687509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced magnetic phase transition in gold-phase SmS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Haga</w:t>
+                <w:t xml:space="preserve">Kondo engineering : from single Kondo impurity to the Kondo lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 74 (1), pp.178-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/jpsj.74.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4309,51 +4205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Stress Controls Tendril Writhing Dynamics in Climbing Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4375,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dražen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,150 +4325,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenesis of spatial networks through way analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Valcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Jeammet</w:t>
+                <w:t xml:space="preserve">Annemiek Jm Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLEX NETWORKS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4582,114 +4478,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence, magnétisme et conduction dans les composés à valence intermédiaire : Le cas SmB6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00133598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4836,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309379120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01304H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04002891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se01304h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraja Bapat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Rajamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratim Sengupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.194502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hopper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rutenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa5945" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.050508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.03.035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/5/056003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manapat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Xulvi-Brunet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019991" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Riabinina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.11.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N5F648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johnston" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035330" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.166401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Sanchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220406" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeammet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Jm Cornelissen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309379120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01304H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.053802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraja Bapat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Rajamani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratim Sengupta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.194502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hopper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Sain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rutenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa5945" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.050508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.03.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/5/056003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manapat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Xulvi-Brunet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Dunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Riabinina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N5F648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dunn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johnston" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.035330" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.166401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220406" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jeammet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Jm Cornelissen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douady" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>