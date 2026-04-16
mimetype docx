--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1013,164 +1013,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval. training with blood flow restriction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive strength index and neuromuscular adaptations after 4-weeks of isokinetic strength training with blood flow restricted recovery in a physically active population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSM Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Denver (Colorado, USA), United States</w:t>
+              <w:t xml:space="preserve">BASES Student Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471859v1</w:t>
+                <w:t xml:space="preserve">hal-04471900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1225,545 +1229,541 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BASES Student Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval. training with blood flow restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSM Annual Meeting</w:t>
+              <w:t xml:space="preserve">ACSM Annuel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471866v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive strength index and neuromuscular adaptations after 4-weeks of isokinetic strength training with blood flow restricted recovery in a physically active population.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Curtis</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASES Student Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">ACSM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471900v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the level of vascular occlusion on muscle oxygenation at rest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of the Portamon NIRS device after induced muscle ischemia at rest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desanlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Calveyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Montpellier (FRANCE), France. sciencesconf.org:acaps2021:354913</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier (France), France. sciencesconf.org:acaps2021:354911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471863v1</w:t>
+                <w:t xml:space="preserve">hal-04471892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of the Portamon NIRS device after induced muscle ischemia at rest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the level of vascular occlusion on muscle oxygenation at rest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Calveyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Montpellier (France), France. sciencesconf.org:acaps2021:354911</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier (FRANCE), France. sciencesconf.org:acaps2021:354913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471892v1</w:t>
+                <w:t xml:space="preserve">hal-04471863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1775,51 +1775,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction</w:t>
+                <w:t xml:space="preserve">Enhanced sub-maximal oxygen uptake after 4 weeks of high-intensity training with blood flow restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
@@ -1865,138 +1865,138 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BASES Student Conference 2023, Cambridge (UK), 24-25 April 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Journal of Sport Science, Coaching, Management, and Rehabilitation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1), pp.1, 2023</w:t>
+              <w:t xml:space="preserve">, 1 (1), pp.88, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471843v1</w:t>
+                <w:t xml:space="preserve">hal-04471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and Neuromuscular Adaptations following a 4-week Isokinetic Strength Training program with Blood Flow Restricted Recovery in a Physically Active Population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2043,295 +2043,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive strength index and neuromuscular adaptations after 4-weeks of isokinetic strength training with blood flow restricted recovery in a physically active population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desanlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BASES Student Conference 2023, Cambridge (UK), 24-25 April 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Journal of Sport Science, Coaching, Management, and Rehabilitation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1), pp.92, 2023</w:t>
+              <w:t xml:space="preserve">, 1 (1), pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471851v1</w:t>
+                <w:t xml:space="preserve">hal-04471843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sub-maximal oxygen uptake after 4 weeks of high-intensity training with blood flow restriction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive strength index and neuromuscular adaptations after 4-weeks of isokinetic strength training with blood flow restricted recovery in a physically active population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BASES Student Conference 2023, Cambridge (UK), 24-25 April 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Journal of Sport Science, Coaching, Management, and Rehabilitation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1), pp.88, 2023</w:t>
+              <w:t xml:space="preserve">, 1 (1), pp.92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471845v1</w:t>
+                <w:t xml:space="preserve">hal-04471851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2510,51 +2510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19AAB72E"/>
+    <w:nsid w:val="066E0710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52086A91"/>
+    <w:nsid w:val="EF2C8EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-desanlis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4072-4073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282380183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desanlis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calveyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1441239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979908.94718.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979912.42682.2d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pearson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wojciechowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curtis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04885286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASW008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-desanlis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4072-4073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282380183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desanlis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calveyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1441239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979908.94718.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979912.42682.2d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wojciechowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04885286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASW008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>