--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -1138,269 +1138,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval. training with blood flow restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASES Student Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">ACSM Annuel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471871v1</w:t>
+                <w:t xml:space="preserve">hal-04471859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval. training with blood flow restriction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desanlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSM Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Denver (Colorado, USA), United States</w:t>
+              <w:t xml:space="preserve">BASES Student Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471859v1</w:t>
+                <w:t xml:space="preserve">hal-04471871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory adaptations following four weeks of high-intensity interval training with blood flow restriction.</w:t>
               </w:r>
@@ -1501,269 +1501,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of the Portamon NIRS device after induced muscle ischemia at rest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the level of vascular occlusion on muscle oxygenation at rest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Calveyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Montpellier (France), France. sciencesconf.org:acaps2021:354911</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier (FRANCE), France. sciencesconf.org:acaps2021:354913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471892v1</w:t>
+                <w:t xml:space="preserve">hal-04471863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the level of vascular occlusion on muscle oxygenation at rest.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of the Portamon NIRS device after induced muscle ischemia at rest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desanlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Calveyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Montpellier (FRANCE), France. sciencesconf.org:acaps2021:354913</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier (France), France. sciencesconf.org:acaps2021:354911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471863v1</w:t>
+                <w:t xml:space="preserve">hal-04471892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2510,51 +2510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="066E0710"/>
+    <w:nsid w:val="1B2F5795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF2C8EE2"/>
+    <w:nsid w:val="2F8D62E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-desanlis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4072-4073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282380183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desanlis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calveyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1441239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979908.94718.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979912.42682.2d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wojciechowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04885286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASW008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-desanlis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4072-4073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282380183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desanlis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calveyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1441239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979908.94718.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000979912.42682.2d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wojciechowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curtis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04885286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASW008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>