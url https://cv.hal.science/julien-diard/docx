--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -234,248 +234,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention matters during word recognition: A Bayesian modeling approach</w:t>
+                <w:t xml:space="preserve">Combining top-down syllabic duration prediction with bottom-up envelope processing for syllabic segmentation in speech perception: a computational Modeling study with the COSMO-Onset model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Phénix</w:t>
+                <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Ginestet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.1085-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-024-02591-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2025.2506642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874424v1</w:t>
+                <w:t xml:space="preserve">hal-05162808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining top-down syllabic duration prediction with bottom-up envelope processing for syllabic segmentation in speech perception: a computational Modeling study with the COSMO-Onset model</w:t>
+                <w:t xml:space="preserve">Visual attention matters during word recognition: A Bayesian modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamady Nabé</w:t>
+                <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Émilie Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.1085-1110. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2025.2506642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-024-02591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162808v1</w:t>
+                <w:t xml:space="preserve">hal-04874424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t>
               </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena-Marie Huttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -842,64 +842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO-Onset: A Neurally-Inspired Computational Model of Spoken Word Recognition, Combining Top-Down Prediction and Bottom-Up Detection of Syllabic Onsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -940,177 +940,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Patri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500498v1</w:t>
+                <w:t xml:space="preserve">hal-03087742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1119,250 +1102,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+                <w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Ostry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Trudeau-Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (1), pp.6255-6263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087742v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling sensory preference in speech motor planning: a Bayesian modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,77 +1643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the perceptual change resulting from speech motor adaptation? Evaluation of hypotheses in a Bayesian modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,278 +1849,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passera Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669961v1</w:t>
+                <w:t xml:space="preserve">inserm-01504574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+                <w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01504574v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t>
               </w:r>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology in the mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal speech motor control and token-to-token variability: a Bayesian modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,223 +2968,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 36 (4), pp.36-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian computational model for online character recognition and disability assessment during cursive eye writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rynik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3193,790 +3202,790 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Action-Perception Computational Model: Interaction of Production and Recognition of Cursive Letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common bayesian models for common cognitive issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (2-3), pp.191-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-010-9101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental learning of Bayesian sensorimotor models: from low-level behaviours to large-scale structure of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connection Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (4), pp.291-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09540091003682561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estimation kinesthésique des distances : études comportementales et analyse probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Faineteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (3), pp.453-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0003503310003076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Robot Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (1), pp.49--79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:AURO.0000008671.38949.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation bayésienne des robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, 18 (2), pp.261--298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3986,267 +3995,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical proposal for a unified Bayesian model of adaptation in non-interactive and interactive speech production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Basirat</w:t>
+                <w:t xml:space="preserve">Camille Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Steinhilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of the International Speech Communication Association (Interspeech 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1028-1032</w:t>
+              <w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219737v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t>
+                <w:t xml:space="preserve">Theoretical proposal for a unified Bayesian model of adaptation in non-interactive and interactive speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Charrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t>
+              <w:t xml:space="preserve">26th Annual Conference of the International Speech Communication Association (Interspeech 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1028-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216448v1</w:t>
+                <w:t xml:space="preserve">hal-05219737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Steinhilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4275,302 +4284,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isochronous is beautiful? Syllabic event detection in a neuro-inspired oscillatory model is facilitated by isochrony in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4671-4675, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2022-10426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4625,263 +4634,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian gates: a probabilistic modeling tool for temporal segmentation of sensory streams into sequences of perceptual accumulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Nabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2022 - 44th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Steinhilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4890,137 +4899,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saghiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,198 +5044,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5235,129 +5244,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,87 +5381,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling sensory preference in speech motor planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,87 +5476,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling sensory preference in speech motor planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,276 +5571,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCM 2017 - 27th Annual Meeting of the Society for Neural Control of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessìère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From abstract phonemes to speech movements: the role of orofacial biomechanics and multisensory motor goals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPS Workshop - Abstraction, Diversity and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonathan Harrington, Marianne Pouplier, Eva Reinisch, May 2017, Herrsching am Ammersee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5860,73 +5869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5935,120 +5944,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bayésienne de la planification motrice des gestes de parole : Évaluation du rôle des différentes modalités sensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,177 +6072,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.419-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Modeling in Speech Motor Control: A Principled Structure for the Integration of Various Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3588-3592, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6242,142 +6251,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,882 +6401,882 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop: Probabilistic Inference and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stanislas Dehaene (CEA, Inserm, Collège de France - France) Alain Destexhe (EITN CNRS-UNIC - France) Wolfgang Maass (Graz University - Austria) Florent Meyniel (CEA - France), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202865v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Probabilistic Inference and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stanislas Dehaene (CEA, Inserm, Collège de France - France) Alain Destexhe (EITN CNRS-UNIC - France) Wolfgang Maass (Graz University - Austria) Florent Meyniel (CEA - France), Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297922v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t>
+                <w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202418v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t>
+                <w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202417v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writer recognition in cursive eye writing: a Bayesian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chanceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rynik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.2014--2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxemics models for human-aware navigation in robotics: Grounding interaction and personal space models in experimental data from psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd IROS’2014 workshop “Assistance and Service Robotics in a Human Environment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,100 +7291,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,73 +7399,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7465,146 +7474,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,100 +7628,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,847 +7736,847 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Action-Perception loop modeling: Application to trajectory generation and recognition using internal motor simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirtieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (Maxent 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.59--66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lobier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic bayesian models of navigation: How are environment geometry-based and landmark-based strategies articulated in humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Panagiotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Modeling (ICCM 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Manchester, United Kingdom. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple object manipulation: is structural modularity necessary? A study of the MOSAIC and CARMA models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Modeling (ICCM 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Manchester, United Kingdom. pp.306-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model comparison and distinguishability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Modeling (ICCM 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Manchester, United Kingdom. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BBPRM: a behavior-based probabilistic roadmap method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Simonin</w:t>
+                <w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessiére</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Singapore. pp.1719-1724</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530380v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gilet</w:t>
+                <w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessiére</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331586v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">BBPRM: a behavior-based probabilistic roadmap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Singapore. pp.1719-1724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338789v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,100 +8591,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,1082 +8699,1082 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging probabilistic models of navigation: the Bayesian Map and the Superposition operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.668--673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Bayesian models of sensorimotor interaction: from random exploration toward the discovery of new behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1226--1231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling human spatial navigation components and their relationship using Bayesian sensori-motor schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Panagiotaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the World Congress of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chalkidiki (GR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical comparison of probabilistic and biomimetic models of mobile robot navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchies of probabilistic models of navigation: the Bayesian Map and the Abstraction operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchies of probabilistic models of space for mobile robots: the bayesian map and the abstraction operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the Workshop on Reasoning with Uncertainty in Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Acapulco (MX), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Probabilistic Models Using the Bayesian Programming Methodology as a Unifying Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining probabilistic models of space for mobile robots: the Bayesian Map and the Superposition operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the Int. Advanced Robotics Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Madrid (ES), France. pp.65--72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Programming and Hierarchical Learning in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework for robotic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Learning Experiments with a Khepera Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lebeltel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9775,586 +9784,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;T Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAID-Spell : Modélisation probabiliste des interactions entre lire et orthographier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency effects in both reading and spelling: Preliminary results of a probabilistic modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-First Annual Meeting of the Society for the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;T cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Steinhilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10383,263 +10392,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813454v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817715v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10648,133 +10657,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10789,87 +10798,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10884,181 +10893,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11087,182 +11096,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,87 +11286,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,51 +11381,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11426,156 +11435,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Variational Autoencoders: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Now Publishers. , 15 (1-2), pp.197, 2021, Foundations and Trends® in Machine Learning, 978-1-68083-913-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2200000089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11585,164 +11594,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des processus langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles computationnels de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11757,100 +11766,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neurolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-182, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,266 +11878,266 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Maps: probabilistic and hierarchical models for mobile robot navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessière, Pierre and Laugier, Christian and Siegwart, Roland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.153--175, 2008, Springer Tracts in Advanced Robotics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12138,117 +12147,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Modelling of a Sensorimotor Loop: Application to Handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12258,65 +12267,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical definition of the BRAID probabilistic model: Technical report companion to (Phénix et al., 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,51 +12350,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble - Alpes; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12395,100 +12404,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte bayésienne : un modèle probabiliste hiérarchique pour la navigation en robotique mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12498,105 +12507,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Algorithmic Modeling in Cognitive Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Université Grenoble Alpes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01237127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12743,51 +12752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Nab&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2506642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.653975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01221738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0664-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rynik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00843" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Faineteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345199v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378928v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-441" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Nab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2506642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489003v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.653975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01221738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0664-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rynik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenceau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Faineteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bluteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003076" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345199v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378928v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-441" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanceaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338733v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01237127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>