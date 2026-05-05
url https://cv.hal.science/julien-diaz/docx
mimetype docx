--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -217,278 +217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial-reproducing spline spaces from fine zonotopal tilings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic waves in medium with poroelastic/elastic interfaces: a two-dimensional P-SV finite-difference modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moczo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2021.113812⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228 (1), pp.551-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505795v1</w:t>
+                <w:t xml:space="preserve">hal-03471065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waves in medium with poroelastic/elastic interfaces: a two-dimensional P-SV finite-difference modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynomial-reproducing spline spaces from fine zonotopal tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 228 (1), pp.551-588. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 402, pp.113812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2021.113812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471065v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-laser source characterization in laboratory seismic experiments</w:t>
               </w:r>
@@ -706,261 +706,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Hybridizable Discontinuous Galerkin method for time-harmonic anisotropic poroelasticity in two dimensions.</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of acoustic waves scattered by very small obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
+                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Pham</w:t>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.705 - 731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464413v1</w:t>
+                <w:t xml:space="preserve">hal-01250654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of acoustic waves scattered by very small obstacles</w:t>
+                <w:t xml:space="preserve">Implementation of Hybridizable Discontinuous Galerkin method for time-harmonic anisotropic poroelasticity in two dimensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
+                <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+                <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, pp.705 - 731. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250654v2</w:t>
+                <w:t xml:space="preserve">hal-03464413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strategies for improving the conditioning of the plane-wave Ultra-Weak Variational Formulation</w:t>
               </w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 441, pp.110449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2148,261 +2148,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for 2D Tilted Transverse Isotropic Media</w:t>
+                <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Boillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, pp.400-409. </w:t>
+              <w:t xml:space="preserve">, 2014, 45, pp.67 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085442v1</w:t>
+                <w:t xml:space="preserve">hal-01111071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for 2D Tilted Transverse Isotropic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45, pp.67 - 74. </w:t>
+              <w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, pp.400-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111071v1</w:t>
+                <w:t xml:space="preserve">hal-01085442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local wave tracking strategy for efficiently solving mid-and high-frequency Helmholtz problems.</w:t>
               </w:r>
@@ -4837,267 +4837,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain acoustic wave modeling via unstructured isogeometric analysis: performance and pollution study</w:t>
+                <w:t xml:space="preserve">Spacetime Trefftz-DG Formulation for Modelling Wave Propagation in Unbounded Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Frambati</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+              <w:t xml:space="preserve">ECCOMAS - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788967v1</w:t>
+                <w:t xml:space="preserve">hal-03883662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacetime Trefftz-DG Formulation for Modelling Wave Propagation in Unbounded Domains</w:t>
+                <w:t xml:space="preserve">Frequency-domain acoustic wave modeling via unstructured isogeometric analysis: performance and pollution study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883662v1</w:t>
+                <w:t xml:space="preserve">hal-03788967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured Multi-Patch DG-IGA Formulation for Wave Propagation</w:t>
+                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: a unified framework and some applications to wave propagation and elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
@@ -5115,423 +5115,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress on Computational Mechanics - ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IX International Conference on Isogeometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520478v1</w:t>
+                <w:t xml:space="preserve">hal-03520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: a unified framework and some applications to wave propagation and elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: some recent mathematical advances and a more unified framework for the numerical analysis of PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Conference on Isogeometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Mathias Days 2021 – Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence – TotalEnergies R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520492v1</w:t>
+                <w:t xml:space="preserve">hal-03520504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: some recent mathematical advances and a more unified framework for the numerical analysis of PDEs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismoelectric effects for geothermal resources assessment and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Morency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Matzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Grobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathias Days 2021 – Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence – TotalEnergies R&amp;D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAGE 2021 - Society of Exploration Geophysicists Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3587371.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520504v1</w:t>
+                <w:t xml:space="preserve">hal-03287783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismoelectric effects for geothermal resources assessment and monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unstructured Multi-Patch DG-IGA Formulation for Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAGE 2021 - Society of Exploration Geophysicists Annual Meeting and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress on Computational Mechanics - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3587371.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287783v1</w:t>
+                <w:t xml:space="preserve">hal-03520478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PML applied to spacetime Trefftz-DG numerical formulation for the acoustic wave equation</w:t>
               </w:r>
@@ -6973,51 +6973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ondes Sud-Ouest (JOSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,51 +7893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8064,614 +8064,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trefftz -Discontinuous Galerkin Approach for Solving Elastodynamic Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin Methods for modelling 3D seismic wave propagation in harmonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elvira Shishenina</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENUMATH 2017 - European Conference on Numerical Mathematics and Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Voss, Norway</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691617v2</w:t>
+                <w:t xml:space="preserve">hal-01693189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin Methods for modelling 3D seismic wave propagation in harmonic domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Trefftz -Discontinuous Galerkin Approach for Solving Elastodynamic Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Shishenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ENUMATH 2017 - European Conference on Numerical Mathematics and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Voss, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693189v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy-Efficient Storage Servers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of a laser ablation as a laboratory seismic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius Machado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+                <w:t xml:space="preserve">Valier Poydenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM Symposium on Applied Computing (SAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sung Y. Shin, Apr 2017, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 13963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519168v1</w:t>
+                <w:t xml:space="preserve">hal-01513597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Element Method and Discontinuous Galerkin approximation for elasto-acoustic problems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Energy-Efficient Storage Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">32nd ACM Symposium on Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sung Y. Shin, Apr 2017, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690670v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a laser ablation as a laboratory seismic source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">Spectral Element Method and Discontinuous Galerkin approximation for elasto-acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 13963</w:t>
+              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513597v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full determination of the characteristics of elastic scatters from some FFP measurements</w:t>
               </w:r>
@@ -8759,597 +8759,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">imaging in laboratory trough laser Doppler vibrometry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengyi Shen</w:t>
+                <w:t xml:space="preserve">Shape and material parameter reconstruction of an isotropic or anisotropic solid immersed in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izar Azpiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring by Light 2016, Conference and Short-Course on Optical Measurement Techniques for Industrial and Societal Challenges., Decembre 2016, Pretoria, Afrique du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">Inverse Problems for PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bremen, Germany, Mar 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152117v1</w:t>
+                <w:t xml:space="preserve">hal-01408981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution strategy for the Hybridizable Discontinuous Galerkin system for solving Helmholtz elastic wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Trefftz-DG Approximation for the Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Shishenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face to face meeting HPC4E Brazilian-European project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop de DIP, l’action stratégique INRIA TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400643v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Resolution strategy for the Hybridizable Discontinuous Galerkin system for solving Helmholtz elastic wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
+              <w:t xml:space="preserve">Face to face meeting HPC4E Brazilian-European project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303373v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and material parameter reconstruction of an isotropic or anisotropic solid immersed in a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">imaging in laboratory trough laser Doppler vibrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems for PDEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bremen, Germany, Mar 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Measuring by Light 2016, Conference and Short-Course on Optical Measurement Techniques for Industrial and Societal Challenges., Decembre 2016, Pretoria, Afrique du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408981v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trefftz-DG Approximation for the Elasto-Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de DIP, l’action stratégique INRIA TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416241v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave propagation in heterogeneous limestone samples</w:t>
               </w:r>
@@ -9361,51 +9361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Poydenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,51 +9499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9568,51 +9568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D Elastic TTI Modeling, Application to Time-Based and Time-Harmonic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9670,256 +9670,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging in laboratory trough laser Doppler vibrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313013v1</w:t>
+                <w:t xml:space="preserve">hal-01691552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent absorbing boundary conditions for heterogeneous acoustic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Castro</w:t>
+                <w:t xml:space="preserve">Seismic imaging in laboratory trough laser Doppler vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Poydenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S2179-84512014000300007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691552v1</w:t>
+                <w:t xml:space="preserve">hal-01313013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of solvers performance when solving the 3D Helmholtz elastic wave equations over the Hybridizable Discontinuous Galerkin method</w:t>
               </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10007,284 +10007,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment on Hybridizable Dg Approximations for the Elastic Wave Equation in Frequency Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184111v1</w:t>
+                <w:t xml:space="preserve">hal-01208461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+                <w:t xml:space="preserve">Modelling of seismic waves propagation in harmonic domain by hybridizable discontinuous Galerkin method (HDG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Workshop GEAGAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208461v1</w:t>
+                <w:t xml:space="preserve">hal-01207906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of seismic waves propagation in harmonic domain by hybridizable discontinuous Galerkin method (HDG)</w:t>
+                <w:t xml:space="preserve">Performance Assessment on Hybridizable Dg Approximations for the Elastic Wave Equation in Frequency Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
@@ -10302,712 +10302,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GEAGAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207906v1</w:t>
+                <w:t xml:space="preserve">hal-01184111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Performance comparison between hybridizable DG and classical DG methods for elastic waves simulation in harmonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
+              <w:t xml:space="preserve">Workshop Oil &amp; Gas Rice 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184102v1</w:t>
+                <w:t xml:space="preserve">hal-01207886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Discontinuous Galerkin approximations for elasto-acoustic scattering problems</w:t>
+                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Estecahandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress on Differential Equations and Applications / XIV Congress on Applied Mathematics (XXIV CEDYA / XIV CMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184107v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison between hybridizable DG and classical DG methods for elastic waves simulation in harmonic domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">High-order Discontinuous Galerkin approximations for elasto-acoustic scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Estecahandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Oil &amp; Gas Rice 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">XXIV Congress on Differential Equations and Applications / XIV Congress on Applied Mathematics (XXIV CEDYA / XIV CMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207886v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of elastic Helmholtz equations by hybridizable discontinuous Galerkin method (HDG) for geophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Inria-Mexico Workshop in Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">5th workshop France-Brazil HOSCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254193v1</w:t>
+                <w:t xml:space="preserve">hal-01207897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of elastic Helmholtz equations by hybridizable discontinuous Galerkin method (HDG) for geophysical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuous Galerkin Approximations for Seismic Wave Propagation in a HPC Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop France-Brazil HOSCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Platform for Advanced Scientific Computing Conference (PASC 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207897v1</w:t>
+                <w:t xml:space="preserve">hal-01184106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Approximations for Seismic Wave Propagation in a HPC Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platform for Advanced Scientific Computing Conference (PASC 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">First Inria-Mexico Workshop in Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184106v1</w:t>
+                <w:t xml:space="preserve">hal-01254193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-dispersive discontinuous Galerkin method for the simulation of acoustic scattering in complex media.</w:t>
               </w:r>
@@ -11045,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mattesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall 2015 - 170th Meeting Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. </w:t>
@@ -11127,51 +11127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D elastic TTI modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11238,1241 +11238,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D Tilted Transverse Isotropic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Pan-American Congress on Computational Mechanic (PANACM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184104v1</w:t>
+                <w:t xml:space="preserve">hal-01128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable TTI Acousto-Elastic simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D Tilted Transverse Isotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership (INRIA-TOTAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">First Pan-American Congress on Computational Mechanic (PANACM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188522v1</w:t>
+                <w:t xml:space="preserve">hal-01184104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Stable TTI Acousto-Elastic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Houston, United States</w:t>
+              <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership (INRIA-TOTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128750v1</w:t>
+                <w:t xml:space="preserve">hal-01188522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized wave propagation for geophysics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz elastic wave equations for seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du MCIA (Mésocentre de Calcul Intensif Aquitain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">WCCM XI - ECCM V - ECFD VI - Barcelona 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057582v1</w:t>
+                <w:t xml:space="preserve">hal-01096324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
+                <w:t xml:space="preserve">Arbitrary High Order Time Scheme for Wave Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Luquel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 eccomas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096616v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of DG and HDG methods for the simulation of seismic wave propagation in harmonic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Russian-French Workshop "Computational Geophysics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berdsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz elastic wave equations for seismic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin method for solving Helmholtz elastic wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XI - ECCM V - ECFD VI - Barcelona 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096324v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary High Order Time Scheme for Wave Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized wave propagation for geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée scientifique du MCIA (Mésocentre de Calcul Intensif Aquitain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111091v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin method for solving Helmholtz elastic wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Lanteri</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Luquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chania, Greece</w:t>
+              <w:t xml:space="preserve">2014 eccomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096385v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic elastic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">(Portable) Task-based programming model for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS, WCCM XI - ECCM V - ECFD VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAGE workshop on HPC for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chania, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057581v1</w:t>
+                <w:t xml:space="preserve">hal-01070015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Portable) Task-based programming model for elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE workshop on HPC for Upstream</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCOMAS, WCCM XI - ECCM V - ECFD VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070015v1</w:t>
+                <w:t xml:space="preserve">hal-01057581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
               </w:r>
@@ -12484,51 +12484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12618,51 +12618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CG 2014 - Second Russian – French Workshop “Computational Geophysics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berdsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12681,286 +12681,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order schemes for the first order formulation of the wave equation. Application to seismic imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ondes du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second Russian-French Conference on Computational Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111082v1</w:t>
+                <w:t xml:space="preserve">hal-03172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High order schemes for the first order formulation of the wave equation. Application to seismic imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Russian-French Conference on Computational Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">Journées Ondes du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172030v1</w:t>
+                <w:t xml:space="preserve">hal-01111082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for the simulation of seismic wave propagation in frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12979,558 +12979,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly Matched Layers for linearized and non linear Shallow Water equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.297-298</w:t>
+              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923939v1</w:t>
+                <w:t xml:space="preserve">hal-00842571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'ordre élevé pour l'imagerie sismique mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
+              <w:t xml:space="preserve">Haute Fréquence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842571v1</w:t>
+                <w:t xml:space="preserve">hal-00925578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'ordre élevé pour l'imagerie sismique mathématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haute Fréquence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925578v1</w:t>
+                <w:t xml:space="preserve">hal-00868169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Basis Set Optimization to Efficiently Solve Helmholtz Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharang Chaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868169v1</w:t>
+                <w:t xml:space="preserve">hal-00927044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Basis Set Optimization to Efficiently Solve Helmholtz Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharang Chaudry</w:t>
+                <w:t xml:space="preserve">Perfectly Matched Layers for linearized and non linear Shallow Water equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Fiedler</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.355-356</w:t>
+              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.297-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927044v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assesment of a fractional radiation boundary condition for the Helmholtz equation</w:t>
               </w:r>
@@ -13650,51 +13650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13745,51 +13745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13821,420 +13821,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Free Frontier-based Formulation for Helmholtz Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent source modelling of small heterogeneities in the context of 3D time-domain wave propagation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Mathématiques Appliquées en l'honneur de Mohamed Amara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'EDP Non Linéaires, ENS-Kouba, Sep 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">TAMTAM 2013, Sixième colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924026v1</w:t>
+                <w:t xml:space="preserve">hal-00925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent source modelling of small heterogeneities in the context of 3D time-domain wave propagation equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesh Free Frontier-based Formulation for Helmholtz Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM 2013, Sixième colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès de Mathématiques Appliquées en l'honneur de Mohamed Amara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'EDP Non Linéaires, ENS-Kouba, Sep 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925359v1</w:t>
+                <w:t xml:space="preserve">hal-00924026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic waves in Reverse Time Migration context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Mesh Free Frontier-Based Formulation (MF3) for High Frequency Helmholtz Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves -- International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">COMPDYN 2013 : 4th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868135v1</w:t>
+                <w:t xml:space="preserve">hal-00924012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Free Frontier-Based Formulation (MF3) for High Frequency Helmholtz Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic waves in Reverse Time Migration context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2013 : 4th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kos, Greece</w:t>
+              <w:t xml:space="preserve">Waves -- International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924012v1</w:t>
+                <w:t xml:space="preserve">hal-00868135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of a reduced formulation of an elasto-acoustic scattering problem</w:t>
               </w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Estecahandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valparaíso Numérico IV : Séptimo Encuentro de Análisis Numérico de Ecuaciones Diferenciales Parciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso, Dec 2013, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14475,51 +14475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOSCAR - 3rd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14557,64 +14557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small heterogeneities in the context of time domain wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mattesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Singulières Augmentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14639,51 +14639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14695,103 +14695,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">HOSCAR - 1st Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764192v1</w:t>
+                <w:t xml:space="preserve">hal-00764196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14803,103 +14803,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR - 1st Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">1st Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764196v1</w:t>
+                <w:t xml:space="preserve">hal-00764192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14989,51 +14989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15065,554 +15065,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the mathematical analysis of the Helmholtz equation : Sommerfeld condition, limiting amplitude principle and limiting absorption principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM - International Conference on Spectral and High Order Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">Summer School Jaca 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767597v1</w:t>
+                <w:t xml:space="preserve">hal-00927403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the mathematical analysis of the Helmholtz equation : Sommerfeld condition, limiting amplitude principle and limiting absorption principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School Jaca 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">ICOSAHOM - International Conference on Spectral and High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927403v1</w:t>
+                <w:t xml:space="preserve">hal-00767597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel optimization of a Discontinuous Galerkin method for seismic imaging simulation. Towards the Intel MIC acceleration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Absorbing boundary conditions for anisotropic elastodynamic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR - 2nd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Petropilis, Brazil</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764200v1</w:t>
+                <w:t xml:space="preserve">hal-00811168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Schemes For The First Order Wave Equation. Application to the Reverse Time Migration</w:t>
+                <w:t xml:space="preserve">High Order Schemes and Local Time Stepping for Solving Elastodynamic Wave Equation in Strongly Heterogeneous Media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DIP Total/Inria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764207v1</w:t>
+                <w:t xml:space="preserve">hal-00764181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing boundary conditions for anisotropic elastodynamic media</w:t>
+                <w:t xml:space="preserve">High Order Schemes For The First Order Wave Equation. Application to the Reverse Time Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Boillot</w:t>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop DIP Total/Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811168v1</w:t>
+                <w:t xml:space="preserve">hal-00764207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order time scheme for the first order wave equation using nabla-p scheme. Application to the Reverse Time Migration</w:t>
               </w:r>
@@ -15624,51 +15624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15700,135 +15700,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Schemes and Local Time Stepping for Solving Elastodynamic Wave Equation in Strongly Heterogeneous Media.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel optimization of a Discontinuous Galerkin method for seismic imaging simulation. Towards the Intel MIC acceleration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">HOSCAR - 2nd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Petropilis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764181v1</w:t>
+                <w:t xml:space="preserve">hal-00764200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of the Interior Penalty Discontinuous Galerkin method for the wave equation</w:t>
               </w:r>
@@ -15890,1586 +15890,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership (INRIA-TOTAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics (INRIA-BCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764186v1</w:t>
+                <w:t xml:space="preserve">hal-00764206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharang Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitaine-Euskadi Workshop on Applied Mathematics (INRIA-BCAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764206v1</w:t>
+                <w:t xml:space="preserve">hal-00765537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharang Chaudhry</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Fiedler</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership (INRIA-TOTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765537v1</w:t>
+                <w:t xml:space="preserve">hal-00764186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit hp-Adaptive Time Scheme for the Wave Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriched Absorbing Boundary Conditions for Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domain Decomposition (DD20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Conference on Frontiers in Applied and Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660048v1</w:t>
+                <w:t xml:space="preserve">hal-00768550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of the interior penalty discontinuous Galerkin method for the wave equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">Explicit hp-Adaptive Time Scheme for the Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Wave Propagation (Waves 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Domain Decomposition (DD20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768544v1</w:t>
+                <w:t xml:space="preserve">hal-00660048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched Absorbing Boundary Conditions for Acoustic Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Stability analysis of the interior penalty discontinuous Galerkin method for the wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Frontiers in Applied and Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Newark, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Wave Propagation (Waves 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768550v1</w:t>
+                <w:t xml:space="preserve">hal-00768544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid local-time stepping strategy for the Reverse Time Migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete factorization of the wave equation for the construction of absorbing boundary conditions involving a fractional derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Wave Propagation (Waves 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768541v1</w:t>
+                <w:t xml:space="preserve">hal-00768539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete factorization of the wave equation for the construction of absorbing boundary conditions involving a fractional derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid local-time stepping strategy for the Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Wave Propagation (Waves 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768539v1</w:t>
+                <w:t xml:space="preserve">hal-00768541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modified equation approach for high-order space and time discretizations of the wave equation</w:t>
+                <w:t xml:space="preserve">High-order discretizations for the wave equation based on the modified equation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Chilean Workshop on Numerical Analysis of Partial Differential Equations (WONAPDE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">XIV Spanish-French Jacques-Louis Lions School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, A Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508590v1</w:t>
+                <w:t xml:space="preserve">inria-00527136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for solving the Wave Equation by Discontinuous Galerkin Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche de type équation modifiée pour des discrétisations d'ordre élevé en espace et en temps de l'équation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508630v1</w:t>
+                <w:t xml:space="preserve">inria-00527133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Schemes with Local Time Stepping for Solving the Wave Equation in a Reverse Time Migration Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">A New Modified Equation Approach for solving the Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 ISFMA Symposium &amp; Shanghai Summer School on Maxwell' equations: Theoretical and Numerical Issues with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Shanghaï, China</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508634v1</w:t>
+                <w:t xml:space="preserve">inria-00508629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order discretizations for the wave equation based on the modified equation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">Enriched absorbing boundary conditions for the acoustic wave equation involving a fractional derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Spanish-French Jacques-Louis Lions School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, A Coruna, Spain</w:t>
+              <w:t xml:space="preserve">Third Chilean Workshop on Numerical Analysis of Partial Differential Equations (WONAPDE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527136v1</w:t>
+                <w:t xml:space="preserve">inria-00508593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de type équation modifiée pour des discrétisations d'ordre élevé en espace et en temps de l'équation des ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Condition Taking into Account the Grazing Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
+              <w:t xml:space="preserve">2010 SIAM Annual Meeting (AN10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527133v1</w:t>
+                <w:t xml:space="preserve">inria-00508632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched absorbing boundary conditions for the acoustic wave equation involving a fractional derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">A new modified equation approach for high-order space and time discretizations of the wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Chilean Workshop on Numerical Analysis of Partial Differential Equations (WONAPDE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508593v1</w:t>
+                <w:t xml:space="preserve">inria-00508590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Modified Equation Approach for solving the Wave Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">High-Order Schemes with Local Time Stepping for Solving the Wave Equation in a Reverse Time Migration Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">2010 ISFMA Symposium &amp; Shanghai Summer School on Maxwell' equations: Theoretical and Numerical Issues with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508629v1</w:t>
+                <w:t xml:space="preserve">inria-00508634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Condition Taking into Account the Grazing Modes</w:t>
+                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for solving the Wave Equation by Discontinuous Galerkin Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 SIAM Annual Meeting (AN10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508632v1</w:t>
+                <w:t xml:space="preserve">inria-00508630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of absorbing boundary conditions for acoustic wave problems in complex media</w:t>
               </w:r>
@@ -17734,217 +17734,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisation complète de l'équation des ondes pour la construction de conditions aux limites absorbantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+                <w:t xml:space="preserve">Schémas d'ordre élevé à pas de temps local pour la résolution de l'équation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans Maubuisson, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Modélisation Mathématiques Mécanique et Numérique (GM3N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527161v1</w:t>
+                <w:t xml:space="preserve">inria-00529641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas d'ordre élevé à pas de temps local pour la résolution de l'équation des ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+                <w:t xml:space="preserve">Factorisation complète de l'équation des ondes pour la construction de conditions aux limites absorbantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Modélisation Mathématiques Mécanique et Numérique (GM3N)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00529641v1</w:t>
+                <w:t xml:space="preserve">inria-00527161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques pour l'imagerie sismique</w:t>
               </w:r>
@@ -18127,243 +18127,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Interior Penalty Discontinuous Galerkin method for the Reverse Time Migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Denel</w:t>
+                <w:t xml:space="preserve">Fast high-order method for solving the acoustic wave equation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">ICTCA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508565v1</w:t>
+                <w:t xml:space="preserve">inria-00508626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Perfectly Matched Layer for Short Water Waves</w:t>
+                <w:t xml:space="preserve">IPDG formulation of the acoustic wave equation incorporating absorbing boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508571v1</w:t>
+                <w:t xml:space="preserve">inria-00508598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Wave Propagation applied to seismic Imaging</w:t>
               </w:r>
@@ -18451,312 +18425,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast high-order method for solving the acoustic wave equation in heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">New absorbing boundary conditions for the acoustic wave equation approximated by an IPDG formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508626v1</w:t>
+                <w:t xml:space="preserve">inria-00508603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPDG formulation of the acoustic wave equation incorporating absorbing boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Interior Penalty Discontinuous Galerkin method for the Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508598v1</w:t>
+                <w:t xml:space="preserve">inria-00508565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New absorbing boundary conditions for the acoustic wave equation approximated by an IPDG formulation</w:t>
+                <w:t xml:space="preserve">Stable Perfectly Matched Layer for Short Water Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTCA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508603v1</w:t>
+                <w:t xml:space="preserve">inria-00508571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order method in space and time for solving the wave equation</w:t>
               </w:r>
@@ -19854,51 +19854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Morency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023 - American Geophysical Union / Advancing Earth And Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20133,51 +20133,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
+                <w:t xml:space="preserve">High resolution spatial and temporal laboratory seismic datasets by Laser Doppler Vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
@@ -20191,118 +20191,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU meeting 2018</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957147v1</w:t>
+                <w:t xml:space="preserve">hal-01972134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spatial and temporal laboratory seismic datasets by Laser Doppler Vibrometry</w:t>
+                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
@@ -20316,124 +20316,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochen Schell</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+              <w:t xml:space="preserve">AGU meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972134v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Luquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20605,51 +20605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20866,51 +20866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz isotropic wave equations for seismic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21335,51 +21335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -21564,64 +21564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9358, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21669,64 +21669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9326, Inria Bordeaux Sud-Ouest; UPPA (LMA-Pau). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21879,64 +21879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9312, INRIA Bordeaux; UPPA (LMA-Pau). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22089,51 +22089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mattesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] INRIA Bordeaux. 2015, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22374,51 +22374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Wave Tracking Strategy for Efficiently Solving Mid- and High-Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22565,211 +22565,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the stability of the Interior Penalty Discontinuous Galerkin method for the wave equation with 2D triangulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bart</w:t>
+                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part I: Construction and mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7719, INRIA. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7553, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617817v1</w:t>
+                <w:t xml:space="preserve">inria-00570301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part I: Construction and mathematical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Numerical study of the stability of the Interior Penalty Discontinuous Galerkin method for the wave equation with 2D triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7553, INRIA. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7719, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00570301v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part II : Mathematical and numerical studies of a simplified formulation</w:t>
               </w:r>
@@ -22999,106 +22999,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00497627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Poroelastic Medium. Part II: the 3D Case</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Poroelastic Medium. Part I: the 2D Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6596, INRIA. 2008, pp.40</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6591, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00305891v1</w:t>
+                <w:t xml:space="preserve">inria-00305395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Acoustic/Porous Media. Part II: the 3D Case</w:t>
               </w:r>
@@ -23157,106 +23157,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00305884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Poroelastic Medium. Part I: the 2D Case</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Poroelastic Medium. Part II: the 3D Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6591, INRIA. 2008, pp.27</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6596, INRIA. 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00305395v1</w:t>
+                <w:t xml:space="preserve">inria-00305891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Acoustic/Porous Media. Part I: the 2D Case</w:t>
               </w:r>
@@ -24003,51 +24003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frambati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111625" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113812" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi D Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-021-00315-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03523312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Baara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlemcani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250654v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izar Azpiroz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.51" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Shishenina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adjimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez Rozas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ventimiglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duprat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baldassari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.291209.171210s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.051110s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.260411s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2011.00975.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SR7PPQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miloslavich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigatti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014631" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709414" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.049.163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjeta Heta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinduja Vasanthan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grobbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3587371.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583636.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Adourian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Citrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872812v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691617v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Machado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Braga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rampon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Poydenot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01694544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184107v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207897v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5910360.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luquel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lanteri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141922" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925578v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bekkey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764207v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764222v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764181v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508630v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508634v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527136v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527133v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508629v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508632v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527250v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529641v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508565v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508571v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508603v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508586v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394440v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03948879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929971v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03995720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868517v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865801v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911686v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176854v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408705v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408700v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570301v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578152v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547862v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274136v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193160v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frambati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111625" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi D Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-021-00315-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03523312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Baara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlemcani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250654v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izar Azpiroz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.51" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Shishenina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adjimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez Rozas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ventimiglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duprat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baldassari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.291209.171210s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.051110s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.260411s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2011.00975.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SR7PPQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miloslavich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigatti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014631" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709414" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.049.163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjeta Heta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinduja Vasanthan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grobbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3587371.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583636.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Adourian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Citrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872812v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693189v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691617v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Poydenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Machado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Braga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rampon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01694544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207906v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5910360.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188522v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lanteri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096392v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096385v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057582v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luquel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111082v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bekkey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925359v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764196v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764222v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768544v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527250v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508565v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508586v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394440v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03948879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957147v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929971v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03995720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868517v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865801v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911686v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176854v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408705v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408700v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617817v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578152v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547862v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305891v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274136v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193160v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>