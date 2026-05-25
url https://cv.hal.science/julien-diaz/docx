--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1771,209 +1771,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-conforming curved finite element schemes for time-dependent elastic–acoustic coupled problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Rodriguez Rozas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 305, pp.44--62. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255188v1</w:t>
+                <w:t xml:space="preserve">hal-01254194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-conforming curved finite element schemes for time-dependent elastic–acoustic coupled problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodriguez Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.44--62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202516500378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254194v1</w:t>
+                <w:t xml:space="preserve">hal-01255188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level explicit local time-stepping methods for second-order wave equations</w:t>
               </w:r>
@@ -2148,391 +2148,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">A local wave tracking strategy for efficiently solving mid-and high-frequency Helmholtz problems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharang Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201445007⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276, pp.473--508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111071v1</w:t>
+                <w:t xml:space="preserve">hal-01010465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for 2D Tilted Transverse Isotropic Media</w:t>
+                <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, pp.400-409. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 45, pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01085442v1</w:t>
+                <w:t xml:space="preserve">hal-01111071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local wave tracking strategy for efficiently solving mid-and high-frequency Helmholtz problems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharang Chaudhry</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for 2D Tilted Transverse Isotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 276, pp.473--508. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Congrès SMAI 2013, 45, pp.400-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010465v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Boundary Conditions for Heterogeneous Acoustic Media</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendências em Matemática Aplicada e Computacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.301-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3395,662 +3395,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical performances of a hybrid local-time stepping strategy applied to the reverse time migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Marine Biodiversity in the Atlantic and Pacific Coasts of South America: Knowledge and Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miloslavich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2011.00975.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627603v1</w:t>
+                <w:t xml:space="preserve">hal-00759125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Biodiversity in the Atlantic and Pacific Coasts of South America: Knowledge and Gaps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Klein</w:t>
+                <w:t xml:space="preserve">Numerical performances of a hybrid local-time stepping strategy applied to the reverse time migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2011.00975.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solution for waves propagation in heterogeneous acoustic/porous media. Part I: the 2D case</w:t>
+                <w:t xml:space="preserve">Sonder l'invisible (du séisme au modèle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404224v1</w:t>
+                <w:t xml:space="preserve">hal-00748780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of the Interior Penalty Discontinuous Galerkin Method for Solving the Wave Equation Coupled with High-Order Absorbing Boundary Conditions</w:t>
+                <w:t xml:space="preserve">New absorbing layers conditions for short water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicaciones del Seminario Matemático García Galdeano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 229, pp.58-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.08.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867195v1</w:t>
+                <w:t xml:space="preserve">inria-00418317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New absorbing layers conditions for short water waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical solution for waves propagation in heterogeneous acoustic/porous media. Part I: the 2D case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.171-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.2009.08.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.08.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00418317v1</w:t>
+                <w:t xml:space="preserve">inria-00404224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonder l'invisible (du séisme au modèle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Analysis of the Interior Penalty Discontinuous Galerkin Method for Solving the Wave Equation Coupled with High-Order Absorbing Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Publicaciones del Seminario Matemático García Galdeano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.49--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748780v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution for waves propagation in heterogeneous acoustic/porous media. Part II: the 3D case</w:t>
               </w:r>
@@ -4729,623 +4729,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of Shape Functions forSpacetime Trefftz-DG Formulations of Wave Problems with Perfectly Matched Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spacetime Trefftz-DG Formulation for Modelling Wave Propagation in Unbounded Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883655v1</w:t>
+                <w:t xml:space="preserve">hal-03883662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacetime Trefftz-DG Formulation for Modelling Wave Propagation in Unbounded Domains</w:t>
+                <w:t xml:space="preserve">Frequency-domain acoustic wave modeling via unstructured isogeometric analysis: performance and pollution study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883662v1</w:t>
+                <w:t xml:space="preserve">hal-03788967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain acoustic wave modeling via unstructured isogeometric analysis: performance and pollution study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the construction of Shape Functions forSpacetime Trefftz-DG Formulations of Wave Problems with Perfectly Matched Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788967v1</w:t>
+                <w:t xml:space="preserve">hal-03883655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: a unified framework and some applications to wave propagation and elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PML applied to spacetime Trefftz-DG numerical formulation for the acoustic wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinduja Vasanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Conference on Isogeometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Icosahom 2020 - International Conference on Spectral and High-Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520492v1</w:t>
+                <w:t xml:space="preserve">hal-03533342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: some recent mathematical advances and a more unified framework for the numerical analysis of PDEs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Tomographic imaging of a carbonate core using different ultrasonic seismic sources at the laboratory scale : piezoelectric vs point-like pulsed-laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathias Days 2021 – Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence – TotalEnergies R&amp;D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAGE 2021 - Society of Exploration Geophysicists Annual Meeting and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Denver, United States. pp.3390-3394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3583636.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520504v1</w:t>
+                <w:t xml:space="preserve">hal-03287748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismoelectric effects for geothermal resources assessment and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Matzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Grobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,426 +5380,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGE 2021 - Society of Exploration Geophysicists Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/segam2021-3587371.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured Multi-Patch DG-IGA Formulation for Wave Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: some recent mathematical advances and a more unified framework for the numerical analysis of PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress on Computational Mechanics - ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Mathias Days 2021 – Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence – TotalEnergies R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520478v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML applied to spacetime Trefftz-DG numerical formulation for the acoustic wave equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unstructured Multi-Patch DG-IGA Formulation for Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icosahom 2020 - International Conference on Spectral and High-Order Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WCCM 2020 - 14th World Congress on Computational Mechanics - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533342v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic imaging of a carbonate core using different ultrasonic seismic sources at the laboratory scale : piezoelectric vs point-like pulsed-laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">Unlocking the power of unstructured Isogeometric Analysis: a unified framework and some applications to wave propagation and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAGE 2021 - Society of Exploration Geophysicists Annual Meeting and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IX International Conference on Isogeometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2021-3583636.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287748v1</w:t>
+                <w:t xml:space="preserve">hal-03520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spacetime Trefftz-DG formulation for Wave Propagation using Tent-Pitching Meshes</w:t>
               </w:r>
@@ -5969,584 +5969,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-propagation modeling using the distributional finite difference method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation SEM-DG pour les problèmes d'ondes elasto-acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yder Masson</w:t>
+                <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">JOSO 2019 - Journées Ondes Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Barp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429725v1</w:t>
+                <w:t xml:space="preserve">hal-02070730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Domain Full Waveform Inversion involving Discontinuous Galerkin approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time Trefftz-DG methods on tent pitching meshes for elastoacoustic wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Shishenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICIAM 2019 - International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422856v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time Trefftz-DG methods on tent pitching meshes for elastoacoustic wave propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Domain Full Waveform Inversion involving Discontinuous Galerkin approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Atle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elvira Shishenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAM 2019 - International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361167v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation SEM-DG pour les problèmes d'ondes elasto-acoustiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Wave-propagation modeling using the distributional finite difference method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yder Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevan Adourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Citrain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSO 2019 - Journées Ondes Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Barp, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070730v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling seismic wave propagation through the Earth for imaging localized structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yder Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevan Adourian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.2019 - 8286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,269 +6565,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order DG-SE approximations of elastodynamic wave problems with stable Perfectly Matched Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Scheme Impacts on Time Domain Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Atle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Serris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425960v1</w:t>
+                <w:t xml:space="preserve">hal-02422842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Scheme Impacts on Time Domain Full Waveform Inversion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order DG-SE approximations of elastodynamic wave problems with stable Perfectly Matched Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Citrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS Days, Applied Mathematics, Scientific Computing, Data Science and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Serris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422842v1</w:t>
+                <w:t xml:space="preserve">hal-02425960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order discretization of seismic waves-problems based upon DG-SE methods</w:t>
               </w:r>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,381 +7036,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid space discretization to solve elasto-acoustic coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Citrain</w:t>
+                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth international congress on multiphysics, multiscale, and optimization problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">AGU Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808793v1</w:t>
+                <w:t xml:space="preserve">hal-01957131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Waveform Inversion Adjoint Studies MATHIAS 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid space discretization to solve elasto-acoustic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Citrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS 2018 - Computational Science Engineering &amp; Data Science by TOTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Serris, France</w:t>
+              <w:t xml:space="preserve">Fifth international congress on multiphysics, multiscale, and optimization problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907804v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">Full Waveform Inversion Adjoint Studies MATHIAS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">MATHIAS 2018 - Computational Science Engineering &amp; Data Science by TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Serris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957131v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM-DG Approximation for elasto-acoustics</w:t>
               </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,135 +7740,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances analysis of a Hybridizable discontinuous Galerkin solver for the 3D Helmholtz equations in geophysical context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trefftz-DG Approximation for the Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Shishenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third EAGE workshop on High performance computing for Upstream</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677290v1</w:t>
+                <w:t xml:space="preserve">hal-01693111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trefftz method whose shape functions are constructed thanks to a high-order DG finite element method</w:t>
               </w:r>
@@ -7956,601 +7956,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trefftz-DG Approximation for the Elasto-Acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances analysis of a Hybridizable discontinuous Galerkin solver for the 3D Helmholtz equations in geophysical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Third EAGE workshop on High performance computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693111v1</w:t>
+                <w:t xml:space="preserve">hal-01677290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin Methods for modelling 3D seismic wave propagation in harmonic domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Trefftz -Discontinuous Galerkin Approach for Solving Elastodynamic Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Shishenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ENUMATH 2017 - European Conference on Numerical Mathematics and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Voss, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693189v1</w:t>
+                <w:t xml:space="preserve">hal-01691617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trefftz -Discontinuous Galerkin Approach for Solving Elastodynamic Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin Methods for modelling 3D seismic wave propagation in harmonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elvira Shishenina</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENUMATH 2017 - European Conference on Numerical Mathematics and Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Voss, Norway</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691617v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a laser ablation as a laboratory seismic source</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Energy-Efficient Storage Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valier Poydenot</w:t>
+                <w:t xml:space="preserve">Vinícius Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 13963</w:t>
+              <w:t xml:space="preserve">32nd ACM Symposium on Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sung Y. Shin, Apr 2017, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513597v1</w:t>
+                <w:t xml:space="preserve">hal-01519168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy-Efficient Storage Servers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Bez</w:t>
+                <w:t xml:space="preserve">On the use of a laser ablation as a laboratory seismic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francieli Boito</w:t>
+                <w:t xml:space="preserve">Valier Poydenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM Symposium on Applied Computing (SAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sung Y. Shin, Apr 2017, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 13963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519168v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Element Method and Discontinuous Galerkin approximation for elasto-acoustic problems</w:t>
               </w:r>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Citrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,151 +8759,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and material parameter reconstruction of an isotropic or anisotropic solid immersed in a fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Seismic wave propagation in heterogeneous limestone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Poydenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems for PDEs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bremen, Germany, Mar 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408981v1</w:t>
+                <w:t xml:space="preserve">hal-01388195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trefftz-DG Approximation for the Elasto-Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8945,73 +8962,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de DIP, l’action stratégique INRIA TOTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution strategy for the Hybridizable Discontinuous Galerkin system for solving Helmholtz elastic wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9020,461 +9037,444 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face to face meeting HPC4E Brazilian-European project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">imaging in laboratory trough laser Doppler vibrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring by Light 2016, Conference and Short-Course on Optical Measurement Techniques for Industrial and Societal Challenges., Decembre 2016, Pretoria, Afrique du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling clusters with a task-based runtime system: application to Geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rice - Oil &amp; Gas HPC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave propagation in heterogeneous limestone samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valier Poydenot</w:t>
+                <w:t xml:space="preserve">Shape and material parameter reconstruction of an isotropic or anisotropic solid immersed in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izar Azpiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Inverse Problems for PDEs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bremen, Germany, Mar 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388195v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of solvers performance when solving the 3D Helmholtz elastic wave equations using the Hybridizable Discontinuous Galerkin method</w:t>
               </w:r>
@@ -9499,51 +9499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop DIP - Depth Imaging Partnership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9568,51 +9568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D Elastic TTI Modeling, Application to Time-Based and Time-Harmonic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9702,51 +9702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSAHOM 2016 - International Conference on Spectral and High-Order Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil. pp.301-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9793,64 +9793,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging in laboratory trough laser Doppler vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Poydenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10007,692 +10007,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208461v1</w:t>
+                <w:t xml:space="preserve">hal-01184102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of seismic waves propagation in harmonic domain by hybridizable discontinuous Galerkin method (HDG)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">High-order Discontinuous Galerkin approximations for elasto-acoustic scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Estecahandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GEAGAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">XXIV Congress on Differential Equations and Applications / XIV Congress on Applied Mathematics (XXIV CEDYA / XIV CMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207906v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment on Hybridizable Dg Approximations for the Elastic Wave Equation in Frequency Domain</w:t>
+                <w:t xml:space="preserve">Performance comparison between hybridizable DG and classical DG methods for elastic waves simulation in harmonic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Workshop Oil &amp; Gas Rice 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Houston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184111v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison between hybridizable DG and classical DG methods for elastic waves simulation in harmonic domain</w:t>
+                <w:t xml:space="preserve">Modelling of seismic waves propagation in harmonic domain by hybridizable discontinuous Galerkin method (HDG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Oil &amp; Gas Rice 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Houston, Texas, United States</w:t>
+              <w:t xml:space="preserve">Workshop GEAGAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207886v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessments of absorbing conditions for the reverse time-harmonic migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Performance Assessment on Hybridizable Dg Approximations for the Elastic Wave Equation in Frequency Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 - 1st Pan-American Congress on Computational Mechanic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina. pp.1-8</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184102v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Discontinuous Galerkin approximations for elasto-acoustic scattering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable task-based programming for seismic wave propagation simulation in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress on Differential Equations and Applications / XIV Congress on Applied Mathematics (XXIV CEDYA / XIV CMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">HOSCAR – 5th Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184107v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of elastic Helmholtz equations by hybridizable discontinuous Galerkin method (HDG) for geophysical applications</w:t>
               </w:r>
@@ -10780,234 +10780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Approximations for Seismic Wave Propagation in a HPC Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platform for Advanced Scientific Computing Conference (PASC 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">First Inria-Mexico Workshop in Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184106v1</w:t>
+                <w:t xml:space="preserve">hal-01254193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Robin Boundary Conditions for Acoustic and Elastic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuous Galerkin Approximations for Seismic Wave Propagation in a HPC Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Inria-Mexico Workshop in Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Platform for Advanced Scientific Computing Conference (PASC 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254193v1</w:t>
+                <w:t xml:space="preserve">hal-01184106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-dispersive discontinuous Galerkin method for the simulation of acoustic scattering in complex media.</w:t>
               </w:r>
@@ -11127,51 +11127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D elastic TTI modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11244,77 +11244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable task-based programming for elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,51 +11382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for 3D Tilted Transverse Isotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11477,51 +11477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable TTI Acousto-Elastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11579,51 +11579,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz elastic wave equations for seismic imaging</w:t>
+                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin method for solving Helmholtz elastic wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
@@ -11641,313 +11641,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XI - ECCM V - ECFD VI - Barcelona 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096324v1</w:t>
+                <w:t xml:space="preserve">hal-01096385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary High Order Time Scheme for Wave Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized wave propagation for geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée scientifique du MCIA (Mésocentre de Calcul Intensif Aquitain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111091v1</w:t>
+                <w:t xml:space="preserve">hal-01057582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of DG and HDG methods for the simulation of seismic wave propagation in harmonic domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
+                <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Lanteri</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Luquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Russian-French Workshop "Computational Geophysics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berdsk, Russia</w:t>
+              <w:t xml:space="preserve">2014 eccomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096392v1</w:t>
+                <w:t xml:space="preserve">hal-01096616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizable Discontinuous Galerkin method for solving Helmholtz elastic wave equations</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz elastic wave equations for seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
@@ -11965,514 +11965,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chania, Greece</w:t>
+              <w:t xml:space="preserve">WCCM XI - ECCM V - ECFD VI - Barcelona 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096385v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized wave propagation for geophysics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrary High Order Time Scheme for Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du MCIA (Mésocentre de Calcul Intensif Aquitain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057582v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Performance analysis of DG and HDG methods for the simulation of seismic wave propagation in harmonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Luquel</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 eccomas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Second Russian-French Workshop "Computational Geophysics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berdsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096616v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Portable) Task-based programming model for elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE workshop on HPC for Upstream</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS, WCCM XI - ECCM V - ECFD VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070015v1</w:t>
+                <w:t xml:space="preserve">hal-01057581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic elastic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">(Portable) Task-based programming model for elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS, WCCM XI - ECCM V - ECFD VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAGE workshop on HPC for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chania, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057581v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Time Discretization Of The Wave Equation By Nabla-P Scheme</w:t>
               </w:r>
@@ -12484,51 +12484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12700,51 +12700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Layer Models for Geophysical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Russian-French Conference on Computational Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12808,51 +12808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ondes du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12979,479 +12979,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Order Time Discretization Of The Wave Equation By Nabla-P Scheme. Application to the Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
+              <w:t xml:space="preserve">WAVES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842571v1</w:t>
+                <w:t xml:space="preserve">hal-00924172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'ordre élevé pour l'imagerie sismique mathématique</w:t>
+                <w:t xml:space="preserve">Performance assesment of a fractional radiation boundary condition for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Bekkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haute Fréquence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925578v1</w:t>
+                <w:t xml:space="preserve">hal-00923995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized propagators for elastic waves with anisotropy Part 1: Applied Mathematics Part 2: High-Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XSEDE -- International Summer School on HPC Challenges in Computational Sciences (PRACE workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Basis Set Optimization to Efficiently Solve Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly Matched Layers for linearized and non linear Shallow Water equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13480,260 +13493,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.297-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assesment of a fractional radiation boundary condition for the Helmholtz equation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Conditions for Elasto-Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENIT Lamsin, Jun 2013, Gammarth, Tunisia. pp.291-292</w:t>
+              <w:t xml:space="preserve">Waves 2013 - 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia. pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923995v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Time Discretization Of The Wave Equation By Nabla-P Scheme. Application to the Reverse Time Migration</w:t>
+                <w:t xml:space="preserve">Méthodes d'ordre élevé pour l'imagerie sismique mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">Haute Fréquence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924172v1</w:t>
+                <w:t xml:space="preserve">hal-00925578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Time Scheme Of The Wave Equation Using Nabla-P Scheme</w:t>
               </w:r>
@@ -13745,51 +13745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13821,247 +13821,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent source modelling of small heterogeneities in the context of 3D time-domain wave propagation equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesh Free Frontier-based Formulation for Helmholtz Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM 2013, Sixième colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès de Mathématiques Appliquées en l'honneur de Mohamed Amara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'EDP Non Linéaires, ENS-Kouba, Sep 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925359v1</w:t>
+                <w:t xml:space="preserve">hal-00924026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Free Frontier-based Formulation for Helmholtz Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent source modelling of small heterogeneities in the context of 3D time-domain wave propagation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Mathématiques Appliquées en l'honneur de Mohamed Amara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'EDP Non Linéaires, ENS-Kouba, Sep 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">TAMTAM 2013, Sixième colloque sur les Tendances dans les Applications Mathématiques en Tunisie, Algérie, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924026v1</w:t>
+                <w:t xml:space="preserve">hal-00925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Free Frontier-Based Formulation (MF3) for High Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14112,51 +14112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for Tilted Transverse Isotropic waves in Reverse Time Migration context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Estecahandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 13 : 11th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valparaíso Numérico IV : Séptimo Encuentro de Análisis Numérico de Ecuaciones Diferenciales Parciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Católica de Valparaíso, Dec 2013, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14475,51 +14475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOSCAR - 3rd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14633,57 +14633,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14695,103 +14695,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR - 1st Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">MATHIAS - TOTAL Symposium on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764196v1</w:t>
+                <w:t xml:space="preserve">hal-00764202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14849,57 +14849,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14911,73 +14911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS - TOTAL Symposium on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">HOSCAR - 1st Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764202v1</w:t>
+                <w:t xml:space="preserve">hal-00764196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order time discretization of the wave equation by nabla-p schemes</w:t>
               </w:r>
@@ -14989,51 +14989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15065,273 +15065,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the mathematical analysis of the Helmholtz equation : Sommerfeld condition, limiting amplitude principle and limiting absorption principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School Jaca 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">ICOSAHOM - International Conference on Spectral and High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927403v1</w:t>
+                <w:t xml:space="preserve">hal-00767597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the mathematical analysis of the Helmholtz equation : Sommerfeld condition, limiting amplitude principle and limiting absorption principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM - International Conference on Spectral and High Order Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">Summer School Jaca 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767597v1</w:t>
+                <w:t xml:space="preserve">hal-00927403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing boundary conditions for anisotropic elastodynamic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,459 +15376,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Schemes and Local Time Stepping for Solving Elastodynamic Wave Equation in Strongly Heterogeneous Media.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel optimization of a Discontinuous Galerkin method for seismic imaging simulation. Towards the Intel MIC acceleration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">HOSCAR - 2nd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Petropilis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764181v1</w:t>
+                <w:t xml:space="preserve">hal-00764200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Schemes For The First Order Wave Equation. Application to the Reverse Time Migration</w:t>
+                <w:t xml:space="preserve">High Order Schemes and Local Time Stepping for Solving Elastodynamic Wave Equation in Strongly Heterogeneous Media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DIP Total/Inria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">First Russian-French Conference on Mathematical Geophysics, Mathematical Modeling in Continuum Mechanics and Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764207v1</w:t>
+                <w:t xml:space="preserve">hal-00764181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order time scheme for the first order wave equation using nabla-p scheme. Application to the Reverse Time Migration</w:t>
+                <w:t xml:space="preserve">High Order Schemes For The First Order Wave Equation. Application to the Reverse Time Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MATHIAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TOTAL SA, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop DIP Total/Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764222v1</w:t>
+                <w:t xml:space="preserve">hal-00764207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel optimization of a Discontinuous Galerkin method for seismic imaging simulation. Towards the Intel MIC acceleration.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order time scheme for the first order wave equation using nabla-p scheme. Application to the Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ventimiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOSCAR - 2nd Brazil-French workshop on High performance cOmputing and SCientific dAta management dRiven by highly demanding applications (INRIA-CNPq)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Petropilis, Brazil</w:t>
+              <w:t xml:space="preserve">Symposium MATHIAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TOTAL SA, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764200v1</w:t>
+                <w:t xml:space="preserve">hal-00764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of the Interior Penalty Discontinuous Galerkin method for the wave equation</w:t>
               </w:r>
@@ -15896,51 +15896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized propagators for elastic waves in anisotropic (TTI) media Part 1: Absorbing Boundary Conditions (ABC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,103 +16004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16125,51 +16125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastodynamic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16652,51 +16652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ventimiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Wave Propagation (Waves 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16715,191 +16715,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order discretizations for the wave equation based on the modified equation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">Development and optimization of absorbing boundary conditions for acoustic wave problems in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Spanish-French Jacques-Louis Lions School</w:t>
+              <w:t xml:space="preserve">XIV Jacques-Louis Lions Spanish-French school on numerical simulation in physics and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, A Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527136v1</w:t>
+                <w:t xml:space="preserve">inria-00527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de type équation modifiée pour des discrétisations d'ordre élevé en espace et en temps de l'équation des ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">Absorbing Boundary Condition Taking into Account the Grazing Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
+              <w:t xml:space="preserve">2010 SIAM Annual Meeting (AN10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527133v1</w:t>
+                <w:t xml:space="preserve">inria-00508632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Modified Equation Approach for solving the Wave Equation</w:t>
               </w:r>
@@ -17069,122 +17095,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00508593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing Boundary Condition Taking into Account the Grazing Modes</w:t>
+                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for solving the Wave Equation by Discontinuous Galerkin Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 SIAM Annual Meeting (AN10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508632v1</w:t>
+                <w:t xml:space="preserve">inria-00508630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modified equation approach for high-order space and time discretizations of the wave equation</w:t>
               </w:r>
@@ -17354,217 +17380,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00508634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Absorbing Boundary Conditions for solving the Wave Equation by Discontinuous Galerkin Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">High-order discretizations for the wave equation based on the modified equation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">XIV Spanish-French Jacques-Louis Lions School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, A Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508630v1</w:t>
+                <w:t xml:space="preserve">inria-00527136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of absorbing boundary conditions for acoustic wave problems in complex media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche de type équation modifiée pour des discrétisations d'ordre élevé en espace et en temps de l'équation des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Jacques-Louis Lions Spanish-French school on numerical simulation in physics and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, A Coruna, Spain</w:t>
+              <w:t xml:space="preserve">CANUM 2010, 40e Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527250v1</w:t>
+                <w:t xml:space="preserve">inria-00527133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hp-adaptive energy conserving time scheme for the wave equation.</w:t>
               </w:r>
@@ -18127,636 +18127,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast high-order method for solving the acoustic wave equation in heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Agut</w:t>
+                <w:t xml:space="preserve">New absorbing boundary conditions for the acoustic wave equation approximated by an IPDG formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508626v1</w:t>
+                <w:t xml:space="preserve">inria-00508603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPDG formulation of the acoustic wave equation incorporating absorbing boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Interior Penalty Discontinuous Galerkin method for the Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508598v1</w:t>
+                <w:t xml:space="preserve">inria-00508565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Wave Propagation applied to seismic Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Perfectly Matched Layer for Short Water Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque Franco-Tunisien de Mathématiques SMF/SMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527240v1</w:t>
+                <w:t xml:space="preserve">inria-00508571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New absorbing boundary conditions for the acoustic wave equation approximated by an IPDG formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Fast high-order method for solving the acoustic wave equation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duprat</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTCA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508603v1</w:t>
+                <w:t xml:space="preserve">inria-00508626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Interior Penalty Discontinuous Galerkin method for the Reverse Time Migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPDG formulation of the acoustic wave equation incorporating absorbing boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508565v1</w:t>
+                <w:t xml:space="preserve">inria-00508598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Perfectly Matched Layer for Short Water Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Wave Propagation applied to seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (WAVES 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">1er colloque Franco-Tunisien de Mathématiques SMF/SMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00508571v1</w:t>
+                <w:t xml:space="preserve">inria-00527240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order method in space and time for solving the wave equation</w:t>
               </w:r>
@@ -19854,51 +19854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Morency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023 - American Geophysical Union / Advancing Earth And Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20070,51 +20070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20133,307 +20133,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spatial and temporal laboratory seismic datasets by Laser Doppler Vibrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochen Schell</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+              <w:t xml:space="preserve">AGU meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972134v1</w:t>
+                <w:t xml:space="preserve">hal-01957147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a pulsed-laser source in laboratory seismic experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">High resolution spatial and temporal laboratory seismic datasets by Laser Doppler Vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU meeting 2018</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957147v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of complex media with elastic wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Luquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20605,51 +20605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for anisotropic elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20866,51 +20866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin methods for solving Helmholtz isotropic wave equations for seismic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnasse-Gahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21082,203 +21082,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the invisible, from the earthquake to the model</w:t>
+                <w:t xml:space="preserve">Logiciels Gar6more2D et Gar6more3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaâziz Ezziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">N. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904051v1</w:t>
+                <w:t xml:space="preserve">hal-00868517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels Gar6more2D et Gar6more3D</w:t>
+                <w:t xml:space="preserve">Probing the invisible, from the earthquake to the model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Goff</w:t>
+                <w:t xml:space="preserve">Arnaud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868517v1</w:t>
+                <w:t xml:space="preserve">hal-00904051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21427,237 +21427,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial-reproducing spline spaces from fine zonotopal tilings</w:t>
+                <w:t xml:space="preserve">Low-order absorbing boundary condition for two-dimensional isotropic poroelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9350, Inria Bordeaux - Sud-Ouest; Total E&amp;P. 2020, pp.30</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9358, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865801v3</w:t>
+                <w:t xml:space="preserve">hal-02911686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order absorbing boundary condition for two-dimensional isotropic poroelasticity</w:t>
+                <w:t xml:space="preserve">Polynomial-reproducing spline spaces from fine zonotopal tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9358, Inria. 2020</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Frambati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9350, Inria Bordeaux - Sud-Ouest; Total E&amp;P. 2020, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911686v2</w:t>
+                <w:t xml:space="preserve">hal-02865801v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of HDG method for 2D anisotropic poroelastic first-order harmonic equations</w:t>
               </w:r>
@@ -22361,103 +22361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Wave Tracking Strategy for Efficiently Solving Mid- and High-Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8364, INRIA. 2013, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22565,461 +22565,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part I: Construction and mathematical analysis</w:t>
+                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part II : Mathematical and numerical studies of a simplified formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7553, INRIA. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7575, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00570301v1</w:t>
+                <w:t xml:space="preserve">inria-00578152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the stability of the Interior Penalty Discontinuous Galerkin method for the wave equation with 2D triangulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bart</w:t>
+                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part I: Construction and mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7719, INRIA. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7553, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617817v1</w:t>
+                <w:t xml:space="preserve">inria-00570301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of second-order absorbing boundary conditions for the acoustic wave equation - Part II : Mathematical and numerical studies of a simplified formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barucq</w:t>
+                <w:t xml:space="preserve">Numerical study of the stability of the Interior Penalty Discontinuous Galerkin method for the wave equation with 2D triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7575, INRIA. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7719, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00578152v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of the Interior Penalty Discontinuous Galerkin method for the wave equation</w:t>
+                <w:t xml:space="preserve">New high order schemes based on the modified equation technique for solving the wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7494, INRIA. 2010, pp.34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7331, INRIA. 2010, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00547862v2</w:t>
+                <w:t xml:space="preserve">inria-00497627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New high order schemes based on the modified equation technique for solving the wave equation</w:t>
+                <w:t xml:space="preserve">Stability analysis of the Interior Penalty Discontinuous Galerkin method for the wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7331, INRIA. 2010, pp.34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7494, INRIA. 2010, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497627v1</w:t>
+                <w:t xml:space="preserve">inria-00547862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Wave Propagation in Stratified Poroelastic Medium. Part I: the 2D Case</w:t>
               </w:r>
@@ -24003,51 +24003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frambati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111625" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi D Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-021-00315-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03523312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Baara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlemcani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250654v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izar Azpiroz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.51" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Shishenina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adjimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez Rozas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ventimiglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duprat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baldassari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.291209.171210s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.051110s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.260411s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2011.00975.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SR7PPQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miloslavich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigatti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014631" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709414" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.049.163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjeta Heta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinduja Vasanthan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grobbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3587371.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583636.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder Masson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Adourian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Citrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872812v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693189v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691617v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Poydenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Machado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Braga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rampon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01694544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207906v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184111v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5910360.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188522v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lanteri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096392v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096385v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057582v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luquel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111082v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bekkey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925359v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764196v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764222v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768544v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527250v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508565v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508586v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394440v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03948879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957147v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929971v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03995720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868517v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865801v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911686v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176854v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408705v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408700v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617817v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578152v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547862v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497627v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305891v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274136v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193160v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Frambati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111625" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi D Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40948-021-00315-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03523312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Baara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlemcani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110638" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250654v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izar Azpiroz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109683" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01894238v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.51" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Shishenina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adjimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Retailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202516500378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez Rozas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ventimiglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5540/tema.2014.015.03.0301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duprat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baldassari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.291209.171210s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.051110s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.311209.260411s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miloslavich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014631" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2011.00975.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SR7PPQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2009.08.149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709414" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.049.163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X05002736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903436145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjeta Heta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinduja Vasanthan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyi Shen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3583636.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Grobbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3587371.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Citrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder Masson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevan Adourian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872812v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907431v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691617v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01693189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Machado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Braga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rampon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Boito" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Poydenot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01694544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-84512014000300007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Estecahandy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207906v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5910360.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188522v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lanteri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luquel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141922" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111082v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923995v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Bekkey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923939v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929904v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764202v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764188v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767597v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764181v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748782v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768544v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527250v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508629v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508630v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527133v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508586v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343542v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394440v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03948879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929971v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03995720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Eisenbeis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Goff" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591459v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02911686v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865801v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176854v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408705v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408700v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578152v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570301v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497627v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547862v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305891v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274136v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193160v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070201v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070200v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00008708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01304349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>