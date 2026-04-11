--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -204,425 +204,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Nouet</w:t>
+                <w:t xml:space="preserve">P. Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oier Bikondoa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 261, pp.192-211. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2400411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114804v1</w:t>
+                <w:t xml:space="preserve">hal-04770878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Calcium carbonate polymorphs imaging with stimulated Raman scattering in biominerals</w:t>
+                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saulnier</w:t>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tambutté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Venn</w:t>
+                <w:t xml:space="preserve">Oier Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5FD00025D⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 261, pp.192-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114779v1</w:t>
+                <w:t xml:space="preserve">hal-05114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">3D Calcium carbonate polymorphs imaging with stimulated Raman scattering in biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Segonds</w:t>
+                <w:t xml:space="preserve">Eric Tambutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Venn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2400411. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00025D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770878v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
               </w:r>
@@ -647,64 +647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Checchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.421. </w:t>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
@@ -2341,481 +2341,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (35), pp.10413-10418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231877v1</w:t>
+                <w:t xml:space="preserve">hal-01142541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (35), pp.10413-10418. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142541v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
@@ -2847,628 +2847,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
+                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei He</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803617v1</w:t>
+                <w:t xml:space="preserve">hal-00934822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
+                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+                <w:t xml:space="preserve">Wei He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
+              <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934822v1</w:t>
+                <w:t xml:space="preserve">hal-00803617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guilbert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.17.8.080506⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729062v1</w:t>
+                <w:t xml:space="preserve">hal-00690339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.080506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.17.8.080506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690339v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision increase with two orthogonal analyzers in polarization resolved second harmonic generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (20), pp.4173-4175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,90 +3639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,51 +4313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>