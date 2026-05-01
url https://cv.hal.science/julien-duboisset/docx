--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Underscreening in Concentrated Electrolytes Measured by Optical Second Harmonic Scattering of Water</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00037⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2400411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996620v1</w:t>
+                <w:t xml:space="preserve">hal-04770878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Underscreening in Concentrated Electrolytes Measured by Optical Second Harmonic Scattering of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2400411. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.2690-2694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770878v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,77 +1408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Orientational Organization of Dipolar and Steric Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (22), pp.9869-9875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering Defined Topological Classes for Nano-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-induced Long-to-Short Range Orientational Transition in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,51 +1746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t>
@@ -1988,64 +1988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), pp.013851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,481 +2341,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
+                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142541v1</w:t>
+                <w:t xml:space="preserve">hal-00937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937566v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Second harmonic generation from tryptophan-rich short peptides: W(n)K(m) and gramicidin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (35), pp.10413-10418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp506416s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231877v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
@@ -2847,628 +2847,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+                <w:t xml:space="preserve">Wei He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
+              <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934822v1</w:t>
+                <w:t xml:space="preserve">hal-00803617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei He</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.9877-9881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp312574q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803617v1</w:t>
+                <w:t xml:space="preserve">hal-00934822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.080506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.17.8.080506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690339v1</w:t>
+                <w:t xml:space="preserve">hal-00729062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Guilbert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (8), pp.080506. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.17.8.080506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729062v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision increase with two orthogonal analyzers in polarization resolved second harmonic generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (20), pp.4173-4175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation, a New Approach for Analyzing the Interfacial Properties of a Tryptophan-Rich Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,338 +3633,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Şen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
+              <w:t xml:space="preserve">Euromaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.4446-4475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599358v1</w:t>
+                <w:t xml:space="preserve">hal-01292112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (8), pp.4446-4475. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292112v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de second harmonique de biomolécules: des acides aminés aux protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4313,51 +4313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>