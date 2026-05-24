--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
+                <w:t xml:space="preserve">Asymptotic Underscreening in Concentrated Electrolytes Measured by Optical Second Harmonic Scattering of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.2690-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770878v1</w:t>
+                <w:t xml:space="preserve">hal-04996620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Underscreening in Concentrated Electrolytes Measured by Optical Second Harmonic Scattering of Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">P. Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.2690-2694. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2400411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996620v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering of Molecular Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,77 +1408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Orientational Organization of Dipolar and Steric Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (22), pp.9869-9875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Scattering Defined Topological Classes for Nano-Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-induced Long-to-Short Range Orientational Transition in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,51 +1746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t>
@@ -1988,64 +1988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Cleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), pp.013851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,77 +2481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bottom-Up Approach to Build the Hyperpolarizability of Peptides and Proteins from their Amino-Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3411,64 +3411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (20), pp.4173-4175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,338 +3633,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292112v1</w:t>
+                <w:t xml:space="preserve">hal-00599358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hyperpolarisability of the natural aromaticamino acids tryptophan, tyrosine and phenylalanine and the tripeptide lysine-tryptophan-lysine determined by Hyper Rayleigh Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bachelier</w:t>
+                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Şen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.13861-13865. </w:t>
+              <w:t xml:space="preserve">Euromaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.4446-4475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp105554s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599358v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de second harmonique de biomolécules: des acides aminés aux protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4313,51 +4313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00025D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154475v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12030421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lombardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Heuke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.390381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.263001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506416s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Russier-Antoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK935LZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105554s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>