--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -160,6972 +160,6972 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Vénitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernelinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-André Philidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyxène. Extraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un opéra pour trois rois : extraits de Bury, Colin de Blamont, Dauvergne, Destouches, Gluck, Lalande, Leclair, Lully, Mondonville, Philidor, Piccini, Rameau, Rebel et Francœur, Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Carnaval de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Coquette trompée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Opéra des opéras : extraits de Bertin de la Doué, Campra, Charpentier, Colin de Blamont, Dauvergne, Destouches, Gervais, Leclair, Lully, Marais, Mondonville, Montéclair, Rameau, Rebel, Rebel et Francœur, Royer, Stuck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nymphes de Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, A paraître, Voix soliste – Ensemble vocal, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’opéra du Roi-Soleil : extraits de Campra, Charpentier, Collasse, Desmarest, Destouches, Lully, L. de Lully, Marais, Montéclair, Stuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scylla et Glaucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, A paraître, Anthologies, Thomas Leconte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Joseph Francœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule mourant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messe des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, In press, Chœur, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Cardinal Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre et Héro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Voix soliste – Ensemble vocal, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Lully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Scarinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airs sérieux à deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise-Charlotte de Ménetou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrame et Thisbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Louvencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Voix soliste – Ensemble vocal, Julien Dubruque, ISMN 979-0-56016-319-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fashioning of French Opera (1672–1791). Identity, Production, Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Epitome musical, Philippe Vendrix, 9782503604787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03892733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane et Bacchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Scarinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Leclair</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polydore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Stuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, A paraître, Anthologies, Thomas Leconte</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Opéra numérique, Julien Dubruque, 979-0-56016-350-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrame et Thisbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Voix soliste – Ensemble vocal, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrame et Thisbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Louvencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Voix soliste – Ensemble vocal, Julien Dubruque, ISMN 979-0-56016-723-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voix soliste – Ensemble vocal, Julien Dubruque, ISMN 979-0-56016-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miserere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chœur, Louis Castelain, ISMN 979-0-56016-280-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voyages de l'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Boismortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voix soliste – Ensemble vocal, Julien Dubruque, ISMN 979-0-56016-300-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Cardinal Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voyages de l'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Boismortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra numérique, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omphale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cardonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra Numérique, Julien Dubruque, 979-0-56016-312-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voyages de l'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Boismortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra numérique, Julien Dubruque, 979-056016-311-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Cardinal Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Houdar de la Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Opéra numérique, Julien Dubruque, ISMN 979-0-56016-313-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hubert Gervais. Pomone. Réduction clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hubert Gervais. Pomone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Montéclair. Pyrame et Thisbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène-Louise Demars. Hercule et Omphale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marchand (attr.). Alcyone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brillez, astres nouveaux : extraits de Boismortier, Bury, Cardonne, Dauvergne, Francoeur, Leclair, Rebel, Royer, Mondonville, Montéclair, Rameau, Stuck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hubert Gervais. Hypermnestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Bury. L’Amour et la Folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Le Temple de la Gloire. RCT 59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baerenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV.12, 2020, Opera Omnia Rameau, Sylvie Bouissou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin (attr.). Ariane consolée par Bacchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Féry Rebel. Pièces pour le violon, vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lacheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Julien Dubruque, 979-0-56016-291-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Féry Rebel. Pièces pour le violon, vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lacheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Julien Dubruque, 979-0-56016-292-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lully. Airs et scènes italiennes/ Italian arias and scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2017, 979-0-56016-756-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault. La Muse de l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Sadler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Dessus, vol. 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Julien Dubruque, 979-0-006-56142-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Dessus, vol. 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Julien Dubruque, 979-0-006-56143-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra. Arion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Opéra numérique, Julien Dubruque</w:t>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra. Arion. Réduction clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin. Les Nations. Quatrième ordre. « La Piémontaise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph de Mondonville. Les Sons harmoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lacheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque, 979-0-56016-279-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Dessus, vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050629v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque, 979-0-006-56139-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin. Les Nations. Deuxième ordre. « L’Espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Basse-taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, A paraître, Voix soliste – Ensemble vocal, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Julien Dubruque, 979-0-006-56140-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Dessus, vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque, 979-0-006-56141-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Haute-contre, vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque, 979-0-006-56114-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François-André Philidor</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin. Les Nations. Premier ordre. « La Française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Haute-contre, vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque, 979-0-006-56138-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">André Campra</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Stuck. Héraclite et Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Opéra numérique, Julien Dubruque</w:t>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Pinel</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Suite de Dardanus arrangée à 5 parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin. Les Nations. Troisième ordre. « L’Impériale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Airs d’opéra. Grand Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles; Société Jean-Philippe Rameau, distr. Bärenreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Dubruque, 979-0-006-56113-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lully</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Montéclair. La Mort de Didon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Suite de Platée arrangée à 5 parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Suite des Fêtes d’Hébé ou Les Talents lyriques arrangée à 5 parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clérambault. Orphée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Suite d’Hippolyte et Aricie arrangée à 5 parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Le Berger fidèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Le Berger fidèle. Réduction clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rameau. Suite des Indes galantes arrangée à 5 parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Couperin. Leçons de Ténèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra. Airs italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Joseph Francœur</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Julien Dubruque, 979-0-56016-243-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03575090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra. Complete Italian Arias. Soprano, Tenor and Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Recueils d'airs, Julien Dubruque, 979-0-56016-833-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00832314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Jean Lefroid de Méreaux, Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne. Symphonies de Polyxène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dauvergne. Les Troqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dauvergne</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestres aux XVIIIe et XIXe siècles : composition, disposition, direction, représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.273, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collin de Blamont. Symphonies des Fêtes grecques et romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Julien Dubruque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Centre de musique baroque de Versailles, In press, Chœur, Julien Dubruque</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Campra. Symphonies de l’Europe Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5772 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035328v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03035360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,182 +7554,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Ouverture des Fêtes de Ramire et de La Princesse de Navarre est-elle de Rameau ou de Rousseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Legrand; Rémy-Michel Trotier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En un acte. Les actes de ballet de Rameau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aedam Musicae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-157, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performing and editing Couperin’s chamber music for two harpsichords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da XV Semana do Cravo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.135-142, 2019, 978-85-65537-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022814v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03022649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance de Rameau à la réforme dramatique de Voltaire dans Le Temple de la Gloire</w:t>
               </w:r>
@@ -8152,51 +8152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Couperin chord”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Sadler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (3), pp.307-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8224,872 +8224,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.447-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/em/caz053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La série Musique de l’Encyclopédie méthodique (1791-1818). Lexique, nomenclature, idéologies, sous la direction d’Alban Ramaut et Céline Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.328-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.6456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie à l’opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La série Musique de l’Encyclopédie méthodique (1791-1818). Lexique, nomenclature, idéologies, sous la direction d’Alban Ramaut et Céline Carenco</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Huron de Grétry et Marmontel : adaptation, création et recréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Littératures d’hier, publics d’aujourd’hui, 91, pp.187-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Sadler, The Rameau Compendium (Woodbridge [Suffolk]: Boydell, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.458-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Diderot’s Rameau’s Nephew, A Multi-Edition, Marian Hobson (ed.), translated by Kate E. Tunstall and Caroline Warman, Music researched and played by the CNSMD de Paris, Pascal Duc (dir.), Cambridge, OpenBook publishers, 2014. ISBN (livre imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.328-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rde.6456⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.373-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...215 lines deleted...]
-                <w:t xml:space="preserve">Denis Diderot’s Rameau’s Nephew, A Multi-Edition, Marian Hobson (ed.), translated by Kate E. Tunstall and Caroline Warman, Music researched and played by the CNSMD de Paris, Pascal Duc (dir.), Cambridge, OpenBook publishers, 2014. ISBN (livre imprimé</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et esthétique musicales dans la Lettre sur les sourds et les muets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.373-376. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 46, pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chef de scène au chef d’orchestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, images, instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.60-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaudelus, Les Offices de Ténèbres en France, 1650-1790 (Paris : CNRS éditions, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.744-745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graham Sadler, The Rameau Compendium (Woodbridge [Suffolk]: Boydell, 2014)</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenter Trajan ? Les enjeux esthétiques du remaniement du Temple de la Gloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.458-460</w:t>
+              <w:t xml:space="preserve">, 2009, 95 (2), pp.299-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...238 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward W. Said, Music at the limits (Londres : Bloomsbury, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonfiction.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, https://www.nonfiction.fr/article-2140-edward_w_said__regards_sur_la_musique.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051376v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03022837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia M. Ranum, Portraits around Marc-Antoine Charpentier (Baltimore, 2004)</w:t>
               </w:r>
@@ -9586,730 +9586,730 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Princesse de Navarre (La)</w:t>
+                <w:t xml:space="preserve">Temple de la Gloire (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791) : Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035184v1</w:t>
+                <w:t xml:space="preserve">hal-03035191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple de la Gloire (Le)</w:t>
+                <w:t xml:space="preserve">Princesse de Navarre (La)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791) : Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035191v1</w:t>
+                <w:t xml:space="preserve">hal-03035184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791) : Tome I – A-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opéra de société (L')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791) : Tome III – H-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791) : Tome I – A-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mabille</w:t>
+                <w:t xml:space="preserve">Opéra (1600-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments d’esthétique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035221v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Livret</w:t>
+                <w:t xml:space="preserve">hal-03035227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments d’esthétique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Opéra (1600-1800)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragédie en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments d’esthétique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubruque</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments d’esthétique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035234v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goût</w:t>
+                <w:t xml:space="preserve">Livret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments d’esthétique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035209v1</w:t>
+                <w:t xml:space="preserve">hal-03035222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10385,51 +10385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A72A348"/>
+    <w:nsid w:val="B3501B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10616,51 +10616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dubruque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9086-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/l-opera-des-operas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Andr&#233; Philidor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Campra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/le-carnaval-de-venise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Joseph Franc&#339;ur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Cardinal Destouches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Yves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;rambault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lully" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Scarinci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise-Charlotte de M&#233;netou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Louvencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-et-thisbe-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/ariane-et-bacchus-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/polydore-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-et-thisbe-reduction-clavier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/medee-reduction-clavier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Castelain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/miserere-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/isse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/medee-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Boismortier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-voyages-de-l-amour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-voyages-de-l-amour-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cardonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/omphale-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdar de la Motte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Escande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/isse-1?v=pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pomone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-thisbe-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/alcyone-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/brillez-astres-nouveaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8859_01/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/ariane-consolee-par-bacchus-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pieces-pour-le-violon-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pieces-pour-le-violon-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/la-muse-de-l-opera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-3?v=papier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575024v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-4?v=papier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/arion-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-sons-harmoniques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-basse-taille?v=papier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-haute-contre-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-haute-contre-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/heraclite-et-democrite-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-de-dardanus-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-grand-dessus?v=papier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-de-platee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-des-fetes-d-hebe-ou-les-talents-lyriques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/orphee-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-d-hippolyte-et-aricie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/la-mort-de-didon-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/le-berger-fidele-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-des-indes-galantes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/lecons-de-tenebres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-troqueurs-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/samson-oratoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-de-polyxene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rogers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-de-l-europe-galante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-des-fetes-grecques-et-romaines" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-En-un-acte---Les-actes-de-ballet-de-Jean-Philippe-Rameau-Ouvrage-collectif-sous-la-direction-de-Raphaelle-Legrand--Remy-Michel-Trotier-187-127,179.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022657v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/jean-philippe-rameau-entre-art-science" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claire Van&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.6456" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Burgess" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kroll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caz053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dalem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03022462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035191v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035171v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mabille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dubruque" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9086-5857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauvergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851845v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Andr&#233; Philidor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Campra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/le-carnaval-de-venise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/l-opera-des-operas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lully" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Joseph Franc&#339;ur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Cardinal Destouches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Yves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;rambault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lully" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Scarinci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise-Charlotte de M&#233;netou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Louvencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-et-thisbe-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nestola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503604787-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/ariane-et-bacchus-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Stuck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/polydore-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-et-thisbe-reduction-clavier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/medee-reduction-clavier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Castelain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/miserere-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Boismortier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-voyages-de-l-amour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/medee-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/isse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-voyages-de-l-amour-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cardonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/omphale-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdar de la Motte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Escande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/isse-1?v=pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pomone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pyrame-thisbe-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/alcyone-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/brillez-astres-nouveaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baerenreiter.com/en/shop/product/details/BA8859_01/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/ariane-consolee-par-bacchus-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pieces-pour-le-violon-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/pieces-pour-le-violon-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Sadler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/la-muse-de-l-opera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouissou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-3?v=papier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-4?v=papier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/arion-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-sons-harmoniques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-basse-taille?v=papier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-dessus-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-haute-contre-vol-1?v=papier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-haute-contre-vol-2?v=papier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/heraclite-et-democrite-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-de-dardanus-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-nations-vol-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-d-opera-pour-grand-dessus?v=papier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/la-mort-de-didon-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-de-platee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049864v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-des-fetes-d-hebe-ou-les-talents-lyriques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/orphee-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-d-hippolyte-et-aricie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/le-berger-fidele-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/suite-des-indes-galantes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/lecons-de-tenebres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/airs-italiens-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/samson-oratoire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-de-polyxene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/les-troqueurs-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rogers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-des-fetes-grecques-et-romaines" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/symphonies-de-l-europe-galante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-En-un-acte---Les-actes-de-ballet-de-Jean-Philippe-Rameau-Ouvrage-collectif-sous-la-direction-de-Raphaelle-Legrand--Remy-Michel-Trotier-187-127,179.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022657v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/publication/jean-philippe-rameau-entre-art-science" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claire Van&#231;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Burgess" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kroll" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caz053" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.6456" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dalem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050939v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5252" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051376v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03022462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035152v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mabille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>