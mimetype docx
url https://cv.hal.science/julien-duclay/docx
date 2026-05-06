--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -66,1609 +66,156 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
-[...1451 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived time drives physical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1678,143 +225,1596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived time shapes the course of physical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timing Research Forum 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of beta oscillatory dynamics in motor and frontal areas during physical fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08122-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muscle Length Modulates Recurrent Inhibition and Presynaptic Inhibition of Ia Afferents Differently Depending on Type of Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.e70172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mind over muscle? Time manipulation improves physical performance by slowing down the neuromuscular fatigue accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 61 (4), pp.e14487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recurrent inhibition contribution to corticomuscular coherence modulation between contraction types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined effect of contraction type and intensity on corticomuscular coherence during isokinetic plantar flexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (3), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05087-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of primary afferent depolarization and homosynaptic post-activation depression during passive and active lengthening, shortening and isometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1257-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05147-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific modulation of corticomuscular coherence during submaximal voluntary isometric, shortening and lengthening contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85851-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supraspinal Control of Recurrent Inhibition during Anisometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barrué-Belou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (11), pp.2357-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Homonymous Recurrent Inhibition during Voluntary Contraction by Conditioning Nerve Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0167062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural adaptations to submaximal isokinetic eccentric strength training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barrué-Belou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3367-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuromuscular electrical stimulation leads to physiological gains enhancing postural balance in the pre-frail elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille G. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511609v1</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1832,90 +1832,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical fatigue follows perceived rather than actual time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,103 +1940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind over Muscle? A deceptive study on neurophysiological mechanisms associated with stopping effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Glories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2061,103 +2061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind over Muscle? Étude des mécanismes neurophysiologiques associés à l'arrêt de l'effort physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Glories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08122-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Matta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Glories" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulhol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05087-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85851-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04715701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3367-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03340129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G. Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roumier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Matta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08122-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Matta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Glories" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14487" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulhol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05087-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85851-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04715701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3367-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03340129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G. Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roumier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>