--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -66,1755 +66,1755 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived time drives physical fatigue</w:t>
+                <w:t xml:space="preserve">Muscle Length Modulates Recurrent Inhibition and Presynaptic Inhibition of Ia Afferents Differently Depending on Type of Contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Betus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.e70172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of beta oscillatory dynamics in motor and frontal areas during physical fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08122-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mind over muscle? Time manipulation improves physical performance by slowing down the neuromuscular fatigue accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 61 (4), pp.e14487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined effect of contraction type and intensity on corticomuscular coherence during isokinetic plantar flexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (3), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05087-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recurrent inhibition contribution to corticomuscular coherence modulation between contraction types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of primary afferent depolarization and homosynaptic post-activation depression during passive and active lengthening, shortening and isometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Alamia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05365201v1</w:t>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1257-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05147-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antagonist muscle torque at the ankle interfere with maximal voluntary contraction under isometric and anisometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24752-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific modulation of corticomuscular coherence during submaximal voluntary isometric, shortening and lengthening contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Glories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Soulhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85851-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supraspinal Control of Recurrent Inhibition during Anisometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barrué-Belou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (11), pp.2357-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural adaptations to submaximal isokinetic eccentric strength training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barrué-Belou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.1021-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3367-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Homonymous Recurrent Inhibition during Voluntary Contraction by Conditioning Nerve Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Grosprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0167062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuromuscular electrical stimulation leads to physiological gains enhancing postural balance in the pre-frail elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille G. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived time shapes the course of physical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timing Research Forum 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of beta oscillatory dynamics in motor and frontal areas during physical fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Perceived time drives physical fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1312 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.12471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03340129v1</w:t>
+                <w:t xml:space="preserve">hal-05365201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1832,90 +1832,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical fatigue follows perceived rather than actual time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Baurès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,103 +1940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind over Muscle? A deceptive study on neurophysiological mechanisms associated with stopping effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Glories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2061,103 +2061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind over Muscle? Étude des mécanismes neurophysiologiques associés à l'arrêt de l'effort physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Glories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Matta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08122-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Matta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Glories" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14487" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulhol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05087-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85851-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04715701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3367-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03340129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G. Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roumier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duclay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08122-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Matta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Glories" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Soulhol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05087-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05147-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24752-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85851-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04715701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barru&#233;-Belou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3367-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01429849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03340129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G. Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roumier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>