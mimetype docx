--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Godard</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mompiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314207v1</w:t>
+                <w:t xml:space="preserve">hal-05232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drieu La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232618v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Strain Field of Surface Dislocations on Gold Determined by Surface X-Ray Diffraction</w:t>
               </w:r>
@@ -1372,261 +1372,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
+                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272093v1</w:t>
+                <w:t xml:space="preserve">hal-04272004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
+                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272004v1</w:t>
+                <w:t xml:space="preserve">hal-04272093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and folding effects on the buckling of a freestanding compressed thin film</w:t>
               </w:r>
@@ -1827,278 +1827,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
+                <w:t xml:space="preserve">Grain boundary-induced plasticity during thin film buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Z. Abbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.103761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155327v1</w:t>
+                <w:t xml:space="preserve">hal-03155497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary-induced plasticity during thin film buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bertin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.103761. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.126817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155497v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
               </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation emission and crack propagation during thin film buckling on substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,291 +2316,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chauraud</w:t>
+                <w:t xml:space="preserve">Influence of interface steps on the buckle delamination of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.195404⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.103698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155499v1</w:t>
+                <w:t xml:space="preserve">hal-03155498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface steps on the buckle delamination of thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Parry</w:t>
+                <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hamade</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.103698. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.195404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155498v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-interface interactions in nanostructured Cu/Ag: Molecular dynamics study</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3080,77 +3080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
@@ -3420,290 +3420,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip-trace-induced vicinal step destabilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of interface plasticity on circular blisters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">Antoine Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.041405⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.222-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155506v1</w:t>
+                <w:t xml:space="preserve">hal-03155505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interface plasticity on circular blisters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+                <w:t xml:space="preserve">Slip-trace-induced vicinal step destabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.041405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03155505v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic reconstruction of niobium (111) surfaces</w:t>
               </w:r>
@@ -3715,77 +3715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 632, pp.60-63. </w:t>
@@ -3835,77 +3835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plasticity and atmospheric pressure on the formation of donut- and croissantlike buckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling-induced dislocation emission in thin films on substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface step-induced thin-film delamination and buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,261 +4883,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of buckling-induced plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and cracking of Y 2 O 3 thin films at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (22), pp.221904. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3033552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.153411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155517v1</w:t>
+                <w:t xml:space="preserve">hal-03155518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and cracking of Y 2 O 3 thin films at grain boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of buckling-induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (15), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (22), pp.221904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.153411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3033552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155518v1</w:t>
+                <w:t xml:space="preserve">hal-03155517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the plastic deformation of olivine by dislocation dynamics simulations</w:t>
               </w:r>
@@ -6156,51 +6156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>