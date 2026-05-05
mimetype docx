--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+                <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drieu La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232618v1</w:t>
+                <w:t xml:space="preserve">hal-05314207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Drieu La Rochelle</w:t>
+                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314207v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Strain Field of Surface Dislocations on Gold Determined by Surface X-Ray Diffraction</w:t>
               </w:r>
@@ -1034,716 +1034,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
+                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.115863. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291303v1</w:t>
+                <w:t xml:space="preserve">hal-04713816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Structures, A Relevant Signature of the Mechanical Properties of Film/Substrate Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Durinck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
+                <w:t xml:space="preserve">S. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47485/2832-9384.1046⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.115863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541821v1</w:t>
+                <w:t xml:space="preserve">hal-04291303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brochard</w:t>
+                <w:t xml:space="preserve">Buckling Structures, A Relevant Signature of the Mechanical Properties of Film/Substrate Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Godet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
+              <w:t xml:space="preserve">Journal of Materials and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47485/2832-9384.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713816v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and folding effects on the buckling of a freestanding compressed thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yen Fred Woguem</w:t>
+                <w:t xml:space="preserve">Sami Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Godard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272004v1</w:t>
+                <w:t xml:space="preserve">hal-04233922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04272093v1</w:t>
+                <w:t xml:space="preserve">hal-04272004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and folding effects on the buckling of a freestanding compressed thin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hamade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (3), pp.035003. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233922v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of graphene under compressive strain: DFT calculations and second generation REBO potential</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56, pp.101845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,468 +1827,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary-induced plasticity during thin film buckling</w:t>
+                <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bertin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">D. Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103761⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155497v1</w:t>
+                <w:t xml:space="preserve">hal-03681205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Grain boundary-induced plasticity during thin film buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 408, pp.126817. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.103761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
+                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chauraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">F.-Z. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vernisse</w:t>
+                <w:t xml:space="preserve">M. Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Smalley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">Y. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.126817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681205v1</w:t>
+                <w:t xml:space="preserve">hal-03155327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation emission and crack propagation during thin film buckling on substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185-186, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2348,77 +2348,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.103698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2452,90 +2452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2703,77 +2703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface on the dissociation of perfect dislocations into Shockley partials describing the herringbone Au(1 1 1) surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Oubba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2937,90 +2937,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuboidal-to-pyramidal shape transition of a strained island on a substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 664, pp.168-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,90 +3054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of terrace widths on Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3201,90 +3201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular-to-elliptical-to-circular shape transitions of strained islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Berghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 631, pp.189-192. </w:t>
@@ -3335,51 +3335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Size Dependence of Elastic Moduli in Nanocrystalline Tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valat-Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,64 +3452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.222-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3555,90 +3555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip-trace-induced vicinal step destabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3689,77 +3689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic reconstruction of niobium (111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,77 +3848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plasticity and atmospheric pressure on the formation of donut- and croissantlike buckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3969,103 +3969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redeposition of a straight-sided buckle under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4112,90 +4112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling-induced dislocation emission in thin films on substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (22-23), pp.3717-3722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4242,90 +4242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface step-induced thin-film delamination and buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (12), pp.4429-4438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,77 +4384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliding at interface during thin film buckling: A coupled atomistic/elastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,342 +4507,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic approach to self-diffusion in uranium dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A stress relaxation mechanism through buckling-induced dislocations in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (2), pp.026104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155515v1</w:t>
+                <w:t xml:space="preserve">hal-03155514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress relaxation mechanism through buckling-induced dislocations in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An atomistic approach to self-diffusion in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Grilhé</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Freyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (2), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3457225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling patterns of gold thin films on silicon substrates: Formation of superimposed blisters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4889,90 +4889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling and cracking of Y 2 O 3 thin films at grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5006,90 +5006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of buckling-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (22), pp.221904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5117,248 +5117,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the plastic deformation of olivine by dislocation dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Application of the Peierls-Nabarro model to dislocations in forsterite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Devincre</w:t>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cordier</w:t>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2512⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (5), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-1757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155519v1</w:t>
+                <w:t xml:space="preserve">hal-03155520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Peierls-Nabarro model to dislocations in forsterite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling the plastic deformation of olivine by dislocation dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devincre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">L. Kubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (5), pp.631-639. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (8-9), pp.1346-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-1757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155520v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
               </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 90 (7), pp.1072-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5448,77 +5448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 90 (7), pp.1072-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5552,77 +5552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensitivity of olivine slip systems: first-principle calculations of generalised stacking faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (8-9), pp.646-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,51 +5660,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5796,220 +5796,328 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Cristallographie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, conférence donnée en virtuel, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par simulation atomistique de l'effet des joints de grains sur la réponse élastique de polycristaux nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valat-Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (JSI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation of minerals at high pressure: Multiscale numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral behaviour at extreme conditions EMU Notes in Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mineralogical society of Great Britain and Ireland; R. Miletich (ed.), Eötvös University Press, Vol. 7, chapter 16, 389-415, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/emu-notes.7.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6156,51 +6264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Durinck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>