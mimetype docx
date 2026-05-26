--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -234,606 +234,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twinning and amorphization as plasticity mechanisms in ultra small tungsten nanoparticles</w:t>
+                <w:t xml:space="preserve">Buckling of thin films: Lateral growth and kinetic evolution of telephone cords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Senjiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godet</w:t>
+                <w:t xml:space="preserve">Ibrahim Goda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Furstoss</w:t>
+                <w:t xml:space="preserve">Yong Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.114077. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.120505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172063v1</w:t>
+                <w:t xml:space="preserve">hal-05017783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of thin films: Lateral growth and kinetic evolution of telephone cords</w:t>
+                <w:t xml:space="preserve">Twinning and amorphization as plasticity mechanisms in ultra small tungsten nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senjiang Yu</w:t>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Goda</w:t>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Ni</w:t>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.120505. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.114077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017783v1</w:t>
+                <w:t xml:space="preserve">hal-05172063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Godard</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mompiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314207v1</w:t>
+                <w:t xml:space="preserve">hal-05232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drieu La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232618v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Strain Field of Surface Dislocations on Gold Determined by Surface X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of hydrogen-passivated silicon and silicon carbide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (5), pp.055003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,772 +1034,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.115863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713816v1</w:t>
+                <w:t xml:space="preserve">hal-04291303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Buckling Structures, A Relevant Signature of the Mechanical Properties of Film/Substrate Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Godet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47485/2832-9384.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291303v1</w:t>
+                <w:t xml:space="preserve">hal-04541821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Structures, A Relevant Signature of the Mechanical Properties of Film/Substrate Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47485/2832-9384.1046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541821v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and folding effects on the buckling of a freestanding compressed thin film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hamade</w:t>
+                <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Grilhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035003⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233922v1</w:t>
+                <w:t xml:space="preserve">hal-04272093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yen Fred Woguem</w:t>
+                <w:t xml:space="preserve">Pressure and folding effects on the buckling of a freestanding compressed thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Godard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+                <w:t xml:space="preserve">Sami Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272093v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of graphene under compressive strain: DFT calculations and second generation REBO potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56, pp.101845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1827,230 +1827,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
+                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chauraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">F.-Z. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vernisse</w:t>
+                <w:t xml:space="preserve">M. Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Smalley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">Y. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.126817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681205v1</w:t>
+                <w:t xml:space="preserve">hal-03155327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary-induced plasticity during thin film buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155, pp.103761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2078,217 +2078,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate elasticity on thin film buckle morphologies: A phase diagram</w:t>
+                <w:t xml:space="preserve">External stress as a way to control Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Z. Abbes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">D. Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talea</w:t>
+                <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ni</w:t>
+                <w:t xml:space="preserve">S. Smalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 408, pp.126817. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 714, pp.121908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155327v1</w:t>
+                <w:t xml:space="preserve">hal-03681205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation emission and crack propagation during thin film buckling on substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185-186, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,347 +2316,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface steps on the buckle delamination of thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103698⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.195404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155498v1</w:t>
+                <w:t xml:space="preserve">hal-03155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How slip traces modify the Au(111) reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Influence of interface steps on the buckle delamination of thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (19), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.103698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.195404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155499v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-interface interactions in nanostructured Cu/Ag: Molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Béjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,77 +2703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface on the dissociation of perfect dislocations into Shockley partials describing the herringbone Au(1 1 1) surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Oubba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,64 +2833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface step and twin boundary on deformation twinning in nanoscale metallic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Béjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.116-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2937,90 +2937,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuboidal-to-pyramidal shape transition of a strained island on a substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 664, pp.168-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,103 +3054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of terrace widths on Au(111) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), </w:t>
@@ -3182,610 +3182,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular-to-elliptical-to-circular shape transitions of strained islands</w:t>
+                <w:t xml:space="preserve">Grain Size Dependence of Elastic Moduli in Nanocrystalline Tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Berghal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">P. Valat-Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Bakali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 631, pp.189-192. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/3620910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155503v1</w:t>
+                <w:t xml:space="preserve">hal-03155501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Size Dependence of Elastic Moduli in Nanocrystalline Tungsten</w:t>
+                <w:t xml:space="preserve">Circular-to-elliptical-to-circular shape transitions of strained islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valat-Villain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Zainab Berghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assia Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 631, pp.189-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/3620910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155501v1</w:t>
+                <w:t xml:space="preserve">hal-03155503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interface plasticity on circular blisters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip-trace-induced vicinal step destabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ruffini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">O. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.041405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155505v1</w:t>
+                <w:t xml:space="preserve">hal-03155506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip-trace-induced vicinal step destabilization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effect of interface plasticity on circular blisters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.222-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.041405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic reconstruction of niobium (111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 632, pp.60-63. </w:t>
@@ -3835,90 +3835,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plasticity and atmospheric pressure on the formation of donut- and croissantlike buckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3969,103 +3969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redeposition of a straight-sided buckle under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4099,103 +4099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling-induced dislocation emission in thin films on substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (22-23), pp.3717-3722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4229,103 +4229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface step-induced thin-film delamination and buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (12), pp.4429-4438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,77 +4384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliding at interface during thin film buckling: A coupled atomistic/elastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,342 +4507,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress relaxation mechanism through buckling-induced dislocations in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An atomistic approach to self-diffusion in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Grilhé</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Freyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3457225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (2), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155514v1</w:t>
+                <w:t xml:space="preserve">hal-03155515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomistic approach to self-diffusion in uranium dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A stress relaxation mechanism through buckling-induced dislocations in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bertolus</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (2), pp.026104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03155515v1</w:t>
+                <w:t xml:space="preserve">hal-03155514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling patterns of gold thin films on silicon substrates: Formation of superimposed blisters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,291 +4883,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and cracking of Y 2 O 3 thin films at grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations of buckling-induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (15), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (22), pp.221904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.153411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3033552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155518v1</w:t>
+                <w:t xml:space="preserve">hal-03155517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of buckling-induced plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Buckling and cracking of Y 2 O 3 thin films at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grilhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (22), pp.221904. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3033552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.153411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155517v1</w:t>
+                <w:t xml:space="preserve">hal-03155518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Peierls-Nabarro model to dislocations in forsterite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,51 +5227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the plastic deformation of olivine by dislocation dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devincre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal chemistry on ideal plastic shear anisotropy in forsterite: First principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,51 +5552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensitivity of olivine slip systems: first-principle calculations of generalised stacking faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par simulation atomistique de l'effet des joints de grains sur la réponse élastique de polycristaux nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valat-Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Durinck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05528729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gomez Herrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2026.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjiang Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Goda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.236201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47485/2832-9384.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grilh&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.035003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Abbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126817" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smalley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121908" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.195404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Oubba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1447702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2017.06.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valat-Villain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3620910" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Berghal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bakali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.04.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Camara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.041405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP241CD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFZ580M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012410" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.032410" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSZNZ8K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.11.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNRTJGV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bertolus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVZNLDS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/54002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3033552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.153411" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155520v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-1757" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devincre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-005-0041-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83L0GKX7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03275497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coiral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Vlad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Durinck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/emu-notes.7.16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>