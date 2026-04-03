--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -974,878 +974,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’autonomie de la sociologie</w:t>
+                <w:t xml:space="preserve">Une république mondiale du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O LE MÉTIER DE SOCIOLOGUE É UM CLÁSSICO NA SOCIOLOGIA FRANCESA DA ATUALIDADE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antropologia econômica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (43), pp.319-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7984.2019v18n43p319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O espaço do jornalismo econômico na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plural. Revista da Faculdade de Ciencias Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrevista com Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Gui Rosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Consolim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (38), pp.373-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7984.2018v17n38p373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des blockbusters à l’art et essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.044.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4. La dette publique, un problème politiquement construit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.017.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des correspondances et la construction des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 243-244 (3), pp.74-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.243.0074⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 200 (5), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.200.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.9222⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l’évolution universitaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les censures de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107, p.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...542 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1855,150 +1777,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur des sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sara Dezalay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bourdieu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Heilbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 243-244, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2008,1509 +1930,1604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Duval</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Issenhuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Heilbron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2020, Dictionnaire, 9782271082039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Issenhuth</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">hal-03508084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Routledge Companion to Bourdieu’s 'Distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coulangeon; Philippe; Duval; Julien. Routledge, pp.326, 2014, 9780415727273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans après La Distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2020, Dictionnaire, 9782271082039</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Coulangeon; Julien Duval. Éditions La Découverte, pp.272, 2013, 9782707176677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition, éditeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969) -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022, https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html, 9782406124054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12405-4.p.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition, éditeurs. Les stratégies de publication de Pierre Bourdieu et du CSE (1958-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Duval; Johan Heilbron; Pernelle Issenhuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.363-401, 2022, Bibliothèque des sciences sociales, 978-2-406-12405-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.363-401, 2022, Bibliothèque des sciences sociales, 978-2-406-12405-4</w:t>
+                <w:t xml:space="preserve">hal-03882384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu aux portes de l’État. Situation des cours de 1987-1988 et 1988-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Intérêt au désintéressement. Cours au Collège de France 1987-1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raisons d'agir; Editions du Seuil, pp.329-361, 2022, 978-2-02-143271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édition, éditeurs.</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : un retour aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782-406124054</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entremêlement de la sociologie et des mathématiques. La recherche sur les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12405-4.p.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion : un retour aux sources</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une déconstruction d’objet : le &amp;quot;déficit de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Pinto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction d’objet en sociologie. Actualité d’une démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.73-85, 2021, ‎ 978-2365122689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50. Le néolibéralisme est-il inévitable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.485-493, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.pauga.2020.01.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journalistes font-ils leur travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.73-85, 2021, ‎ 978-2365122689</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néolibéralisme est-il inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Duval</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la transformation du système des goûts en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Unifesp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AS LÓGICAS SOCIAIS DO GOSTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Unifesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-308, 2019, 9788555710445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Значение курса о «социальных основаниях экономического действия » в творчестве Пьера Бурдье</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономическая антропология: курс лекций в Коллеж де Франс (1992—1993)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Correspondence Analysis and Bourdieu’s Approach to Statistics : Using Correspondence Analysis Within Field Theory », in Thomas Medvetz and Jeffrey J. Sallaz (ed.), The Oxford Handbook of Pierre Bourdieu, Oxford, Oxford University Press, 2018, pp. 512-527.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199357192.013.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13 – Analyser un espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enquête sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.267-290, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.paug.2012.01.0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments sur l'usage et l'analyse des concepts en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse des concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apogée, p. 131-159, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3520,3631 +3537,3631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des correspondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simiand , François (1873-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarsfeld, Paul F. (1901-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypercorrection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de conservation de l’énergie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allodoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèves de 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominal / Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction (La)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Populaire</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nominal / Réel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halbwachs , Maurice (1877-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Honneur</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admiration mutuelle (Société d’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Légitimation</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsequium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Halbwachs , Maurice (1877-1945)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité (Profits de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Académisme</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrockuptibles (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hypercorrection</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monographie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi de conservation de l’énergie sociale</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simiand , François (1873-1935)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lazarsfeld, Paul F. (1901-1976)</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) mobilisée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vulgaire</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzécri , Jean-Paul (1932-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statistiques</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard , Jean-Luc (1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Allodoxia</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse des correspondances</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questionnaire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darbel , Alain (1932-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Style de vie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grèves de 1995</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Différenciation</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écart</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distinction</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion de capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prétention</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Opinion(s)</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché matrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de l’art (L’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hiérarchie</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...1586 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04072475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7291,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03789428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2020.01.0485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>