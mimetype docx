--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -2818,303 +2818,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les journalistes font-ils leur travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">50. Le néolibéralisme est-il inévitable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.485-493, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.pauga.2020.01.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ollivier</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.485-493, 2020, </w:t>
+                <w:t xml:space="preserve">halshs-05573897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néolibéralisme est-il inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...204 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3545,3615 +3545,3615 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halbwachs , Maurice (1877-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominal / Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèves de 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simiand , François (1873-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarsfeld, Paul F. (1901-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulgaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercorrection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de conservation de l’énergie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allodoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Questionnaire</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Style de vie</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grèves de 1995</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Différenciation</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écart</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distinction</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsequium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prétention</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrockuptibles (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Opinion(s)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nominal / Réel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité (Profits de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Légitimation</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admiration mutuelle (Société d’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Populaire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Honneur</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distinction (La)</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) mobilisée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Académisme</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzécri , Jean-Paul (1932-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Halbwachs , Maurice (1877-1945)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard , Jean-Luc (1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Admiration mutuelle (Société d’)</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obsequium</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité (Profits de)</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darbel , Alain (1932-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inrockuptibles (Les)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hiérarchie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Espace social</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dévaluation</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Capital économique</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classe(s) mobilisée(s)</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion de capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Benzécri , Jean-Paul (1932-2019)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de l’art (L’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Godard , Jean-Luc (1930)</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chiasme</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inflation</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Darbel , Alain (1932-1975)</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché matrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072475v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04072189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7308,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2020.01.0485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2020.01.0485" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>