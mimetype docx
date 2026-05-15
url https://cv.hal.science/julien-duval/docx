--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -2516,605 +2516,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion : un retour aux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782-406124054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu aux portes de l’État. Situation des cours de 1987-1988 et 1988-1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Intérêt au désintéressement. Cours au Collège de France 1987-1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir; Editions du Seuil, pp.329-361, 2022, 978-2-02-143271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion : un retour aux sources</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entremêlement de la sociologie et des mathématiques. La recherche sur les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bourdieu et l’art de l’invention scientifique. Enquêter au Centre de sociologie européenne (1959-1969)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12405-4.p.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une déconstruction d’objet : le &amp;quot;déficit de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Pinto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction d’objet en sociologie. Actualité d’une démarche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.73-85, 2021, ‎ 978-2365122689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50. Le néolibéralisme est-il inévitable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.485-493, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.pauga.2020.01.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journalistes font-ils leur travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.73-85, 2021, ‎ 978-2365122689</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néolibéralisme est-il inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante questions de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3545,2994 +3545,2994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nominal / Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Halbwachs , Maurice (1877-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Populaire</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nominal / Réel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simiand , François (1873-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Honneur</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarsfeld, Paul F. (1901-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distinction (La)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Légitimation</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Académisme</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypercorrection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de conservation de l’énergie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allodoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèves de 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse des correspondances</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simiand , François (1873-1935)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lazarsfeld, Paul F. (1901-1976)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vulgaire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statistiques</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monographie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hypercorrection</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi de conservation de l’énergie sociale</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admiration mutuelle (Société d’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Allodoxia</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsequium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écart</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité (Profits de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Calder , Alexander (1898-1976)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrockuptibles (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distinction</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Classe(s) sociale(s)</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prétention</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Opinion(s)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe(s) mobilisée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ACTES DE LA RECHERCHE EN SCIENCES SOCIALES</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darbel , Alain (1932-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obsequium</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inrockuptibles (Les)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzécri , Jean-Paul (1932-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Espace social</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hiérarchie</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard , Jean-Luc (1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité (Profits de)</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Admiration mutuelle (Société d’)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072147v1</w:t>
-              </w:r>
-[...619 lines deleted...]
-                <w:t xml:space="preserve">hal-04072481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïf</w:t>
               </w:r>
@@ -7308,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2020.01.0485" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04801734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10875115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2019v18n43p319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gui Rosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Consolim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2018v17n38p373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.017.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Issenhuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03882384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pierre-bourdieu-et-l-art-de-l-invention-scientifique-enqueter-au-centre-de-sociologie-europeenne-1959-1969.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12405-4.p.0325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2020.01.0485" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoraunifesp.com.br/produto/as+logicas+sociais+do+gosto.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199357192.013.23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2012.01.0267" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>