--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -2391,291 +2391,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463879v1</w:t>
+                <w:t xml:space="preserve">hal-01462047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.1383-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462047v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a coherent light beam with precise and fast dynamic control of the state and degree of polarization</w:t>
               </w:r>
@@ -2772,295 +2772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
+                <w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Sriram Sudarsanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bigeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+                <w:t xml:space="preserve">James Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253411v1</w:t>
+                <w:t xml:space="preserve">hal-01301975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Sudarsanam</w:t>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mathew</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.25033. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301975v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonality breaking through few-mode optical fiber</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4712,209 +4712,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum description length approach for unsupervised spectral unmixing of multiple interfering gas species</w:t>
+                <w:t xml:space="preserve">Optimal precision of contrast estimation between sub-Poissonian light beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.013862⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.1752-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713618v1</w:t>
+                <w:t xml:space="preserve">hal-00713575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal precision of contrast estimation between sub-Poissonian light beams</w:t>
+                <w:t xml:space="preserve">Minimum description length approach for unsupervised spectral unmixing of multiple interfering gas species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (7), pp.1752-1759. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (15), pp.13862-13872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.013862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713575v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain criterion for the improvement of detection tasks with sub-poissonian light</w:t>
               </w:r>
@@ -5522,178 +5522,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration de la cohérence en lumière partiellement polarisée</w:t>
+                <w:t xml:space="preserve">Imagerie optique aux limites: enjeux, défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Imotop – Imagerie et Résolution Ultime, Conférence du ROP CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367433v1</w:t>
+                <w:t xml:space="preserve">hal-05367314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie optique aux limites: enjeux, défis et perspectives</w:t>
+                <w:t xml:space="preserve">Frustration de la cohérence en lumière partiellement polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imotop – Imagerie et Résolution Ultime, Conférence du ROP CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367314v1</w:t>
+                <w:t xml:space="preserve">hal-05367433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of partially polarized light: interpretations, physical implications and the notion of polarization coherence frustration</w:t>
               </w:r>
@@ -5893,290 +5893,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF approaches to investigate spatial light (de)polarization phenomena at the speckle grain scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana El Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367317v1</w:t>
+                <w:t xml:space="preserve">hal-04746709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF approaches to investigate spatial light (de)polarization phenomena at the speckle grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746709v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6784,64 +6784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de l'imagerie résolue en profondeur par filtrage polarimétrique dans les tissus diffusants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana El Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Siozade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Nguyen Du Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,51 +9245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t>
@@ -12597,64 +12597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode non supervisée d'identification de composés gazeux pour la spectroscopie d'absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13016,51 +13016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum laser absorption spectroscopy in the mid-infrared range for remote identification and concentration estimation of a multi-component atmospheric gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dobroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13068,51 +13068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Remote Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.81820V, </w:t>
@@ -13879,51 +13879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusomètre compact et rapide pour la caractérisation de greffons cornéens en banque de tissus et diagnostic in-vivo de pathologies cornéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14708,51 +14708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
@@ -15822,51 +15822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.fade@fresnel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.515960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.516717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.530103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Perrotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bobin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.00B102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592390v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Jian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.010101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.013862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001752" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734218v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duhant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898227" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cezard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418557v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01950743v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.fade@fresnel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.515960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.516717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.530103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Perrotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bobin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.00B102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592390v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Jian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.010101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.013862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734218v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duhant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898227" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cezard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418557v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01950743v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>