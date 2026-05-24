--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1183,715 +1183,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie dans le brouillard à longue distance</w:t>
+                <w:t xml:space="preserve">Label-free microscopy of mitotic chromosomes using the polarization orthogonality breaking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+                <w:t xml:space="preserve">Rajesh Desapogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fade</w:t>
+                <w:t xml:space="preserve">Gilles Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+                <w:t xml:space="preserve">Rebecca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hema Ramachandran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulami Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202111142⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.5290-5304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.426630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525509v1</w:t>
+                <w:t xml:space="preserve">hal-03335552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t>
+                <w:t xml:space="preserve">L’imagerie Polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devlaminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (109), pp.57-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464639v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging through fog using quadrature lock-in discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie dans le brouillard à longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bapan Debnath</w:t>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meena M S</w:t>
+                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankar Dhar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hema Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/osac.425499⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224905v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free microscopy of mitotic chromosomes using the polarization orthogonality breaking technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Desapogu</w:t>
+                <w:t xml:space="preserve">Probing nonaffine expansion with light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Marchand</w:t>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Smith</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.426630⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.055004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.055004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335552v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie Polarimétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging through fog using quadrature lock-in discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapan Debnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meena M S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Devlaminck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sankar Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109 (109), pp.57-60. </w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (5), pp.1649-1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202110957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/osac.425499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322275v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-optical technique enables instantaneous single-shot demodulation of images at high frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (6), pp.1423-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2189,77 +2189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle decorrelation with wavelength shift as a simple way to image transport mean free path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (3), pp.30701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,291 +2391,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.1383-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462047v1</w:t>
+                <w:t xml:space="preserve">hal-03463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (8), pp.1383-1383. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463879v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a coherent light beam with precise and fast dynamic control of the state and degree of polarization</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (15), pp.2898-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,295 +2772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t>
+                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Sudarsanam</w:t>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mathew</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301975v1</w:t>
+                <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+                <w:t xml:space="preserve">Sriram Sudarsanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+                <w:t xml:space="preserve">James Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253411v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonality breaking through few-mode optical fiber</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (10), pp.2508-2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.434-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,90 +3280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical optimal modulation frequencies for scattering parameter estimation and ballistic photon filtering in diffusing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (14), pp.16066-16083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3488,77 +3488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive polarimetric image representation for contrast optimization of a polarized beacon through fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (6), pp.065703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (16), pp.20428-20438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (7), pp.1270-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4047,77 +4047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range polarimetric imaging through fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4181,64 +4181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal estimation in polarimetric imaging in the presence of correlated noise fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (5), pp.4920-4931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (3), pp.386-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolarization remote sensing by orthogonality breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (4), pp.043901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (30), pp.7345-7356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4712,209 +4712,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal precision of contrast estimation between sub-Poissonian light beams</w:t>
+                <w:t xml:space="preserve">Minimum description length approach for unsupervised spectral unmixing of multiple interfering gas species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001752⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (15), pp.13862-13872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.013862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713575v1</w:t>
+                <w:t xml:space="preserve">hal-00713618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum description length approach for unsupervised spectral unmixing of multiple interfering gas species</w:t>
+                <w:t xml:space="preserve">Optimal precision of contrast estimation between sub-Poissonian light beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (15), pp.13862-13872. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.1752-1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.013862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713618v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain criterion for the improvement of detection tasks with sub-poissonian light</w:t>
               </w:r>
@@ -5300,217 +5300,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation of the square degree of polarization from two intensity images degraded by fully developed speckle noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation precision of the degree of polarization from a single intensity image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (9), pp.2719-2727</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (7), pp.739-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146733v1</w:t>
+                <w:t xml:space="preserve">hal-00135891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation precision of the degree of polarization from a single intensity image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric estimation of the square degree of polarization from two intensity images degraded by fully developed speckle noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (7), pp.739-741</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (9), pp.2719-2727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135891v1</w:t>
+                <w:t xml:space="preserve">hal-00146733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5522,178 +5522,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie optique aux limites: enjeux, défis et perspectives</w:t>
+                <w:t xml:space="preserve">Frustration de la cohérence en lumière partiellement polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imotop – Imagerie et Résolution Ultime, Conférence du ROP CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367314v1</w:t>
+                <w:t xml:space="preserve">hal-05367433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration de la cohérence en lumière partiellement polarisée</w:t>
+                <w:t xml:space="preserve">Imagerie optique aux limites: enjeux, défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Imotop – Imagerie et Résolution Ultime, Conférence du ROP CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367433v1</w:t>
+                <w:t xml:space="preserve">hal-05367314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of partially polarized light: interpretations, physical implications and the notion of polarization coherence frustration</w:t>
               </w:r>
@@ -5893,748 +5893,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description de la cohérence en lumière partiellement cohérente et partiellement polarisée: interprétations et implications physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Optique Rouen 2024 - COLOQ' 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746709v1</w:t>
+                <w:t xml:space="preserve">hal-05367505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF approaches to investigate spatial light (de)polarization phenomena at the speckle grain scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche d’optimisation et étude de faisabilité pour l’imagerie polarimétrique de Mueller instantanée par encodage spectral à large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367317v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF approaches to investigate spatial light (de)polarization phenomena at the speckle grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Joensuu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675386v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur expérimental automatisé “bas-coût” de partage de clé secrete par protocole quantique BB84</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation pour l’imagerie de polarisation de tissus biologiques résolue en profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana El Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Rouen 2024 - Rencontres Enseignement de l'Optique et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367506v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration and invariance in coherence analysis of partially polarized light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive model of depth-resolved polarization gating imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Siozade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, United States. pp.JM4A.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/TRANSLATIONAL.2024.JM4A.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367311v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la cohérence en lumière partiellement cohérente et partiellement polarisée: interprétations et implications physiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
+                <w:t xml:space="preserve">Démonstrateur expérimental automatisé “bas-coût” de partage de clé secrete par protocole quantique BB84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Rouen 2024 - COLOQ' 2024</w:t>
+              <w:t xml:space="preserve">Optique Rouen 2024 - Rencontres Enseignement de l'Optique et Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367505v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche d’optimisation et étude de faisabilité pour l’imagerie polarimétrique de Mueller instantanée par encodage spectral à large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frustration and invariance in coherence analysis of partially polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO, OPTIQUE Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746786v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimétrie à l’échelle du grain de speckle par approche RF : un éclairage sur les phénomènes de dépolarisation/repolarisation par un milieu diffusant</w:t>
               </w:r>
@@ -6784,77 +6784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de l'imagerie résolue en profondeur par filtrage polarimétrique dans les tissus diffusants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana El Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Siozade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6890,1516 +6890,1516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience d’un projet de conception d’escape game pédagogique experimental en optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
+              <w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367497v1</w:t>
+                <w:t xml:space="preserve">hal-05367495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience d’un projet de conception d’escape game pédagogique experimental en optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367499v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche RF pour la polarimétrie à l’échelle du grain de speckle: un éclairage nouveau sur les phénomènes de depolarisation/repolarisation par un milieu diffusant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Staes</w:t>
+                <w:t xml:space="preserve">LIGTHBOX, le kit pédagogique de la photonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldfard Fabienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - Horizons de l'Optique</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367496v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de segmentation par apprentissage profond sur des images de microscopie de Mueller pour la quantification du collagène et de l’élastine du col de l’utérus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Adel</w:t>
+                <w:t xml:space="preserve">Approche RF pour la polarimétrie à l’échelle du grain de speckle: un éclairage nouveau sur les phénomènes de depolarisation/repolarisation par un milieu diffusant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d’Optique, Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871756v1</w:t>
+                <w:t xml:space="preserve">hal-05367496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur de Conception d’un simulateur expérimental de partage de clé secrète par protocole quantique BB84</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schéma de segmentation par apprentissage profond sur des images de microscopie de Mueller pour la quantification du collagène et de l’élastine du col de l’utérus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Nguyen Du Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Optique, Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367502v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et mesure de déformations non affines dans les milieu amorphes par diffusion lumineuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démonstrateur de Conception d’un simulateur expérimental de partage de clé secrète par protocole quantique BB84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2022 - Session CDOP/PSV/PIO</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022 - REOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367495v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’acquisition optimisées en imagerie polarimétrique de Stokes résolue à l’échelle du grain de speckle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience d’un projet de conception d’escape game pédagogique experimental en optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+              <w:t xml:space="preserve">OPTIQUE 2021 - Session Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367419v1</w:t>
+                <w:t xml:space="preserve">hal-05367424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’acquisition optimisées en imagerie polarimétrique de Stokes résolue à l’échelle du grain de speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE 2021 - Photonique &amp; Sciences du Vivant</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367423v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des stratégies d’acquisition en imagerie polarimétrique résolue à l’échelle du grain de speckle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Desapogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulami Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">OPTIQUE 2021 - Photonique &amp; Sciences du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367326v1</w:t>
+                <w:t xml:space="preserve">hal-05367423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie polarimétrie active et sélective dans le proche infrarouge par brisure d’orthogonalité</w:t>
+                <w:t xml:space="preserve">Optimisation des stratégies d’acquisition en imagerie polarimétrique résolue à l’échelle du grain de speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Staes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Parnet</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367420v1</w:t>
+                <w:t xml:space="preserve">hal-05367326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie polarimétrie active et sélective dans le proche infrarouge par brisure d’orthogonalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367328v1</w:t>
+                <w:t xml:space="preserve">hal-05367420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une demodulation en quadrature d’images plein champ à haute-fréquence par approche tout-optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Desapogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Agaisse</w:t>
+                <w:t xml:space="preserve">Rebecca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hema Ramachandran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulami Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367421v1</w:t>
+                <w:t xml:space="preserve">hal-05367328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience d’un projet de conception d’escape game pédagogique experimental en optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une demodulation en quadrature d’images plein champ à haute-fréquence par approche tout-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hema Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE 2021 - Session Enseignement</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367424v1</w:t>
+                <w:t xml:space="preserve">hal-05367421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field all-optical snapshot technique for QUADrature (FAST-QUAD) demodulation of optical signals at radio-frequencies: principle and experimental proof-of-concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+                <w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-46</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879508v1</w:t>
+                <w:t xml:space="preserve">hal-02879509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrie active et sélective par brisure d’orthogonalité dans le proche infrarouge</w:t>
               </w:r>
@@ -8437,51 +8437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15è Journées Imagerie Optique Non-Conventionnelle (JIONC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8500,230 +8500,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Parnet</w:t>
+                <w:t xml:space="preserve">Full-field all-optical snapshot technique for QUADrature (FAST-QUAD) demodulation of optical signals at radio-frequencies: principle and experimental proof-of-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hema Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879509v1</w:t>
+                <w:t xml:space="preserve">hal-02879508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical imaging architecture for snapshot demodulation of optical signals at radio-frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging and Applied Optics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,103 +8964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d’imagerie tout-optique pour la démodulation plein champ instantanée en quadrature de signaux optiques haute-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée GDR ISIS Traitement des signaux polarimétriques en radar et optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9245,51 +9245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -9413,90 +9413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decorrelation with wavelength shift as a way to image transport mean free path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12è Journées Imagerie Optique Non Conventionnelle (JIONC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS (GDR ISIS &amp; GDR Ondes) &amp; SFO (Club PIO), Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t>
@@ -9744,502 +9744,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical derivation of optimal operating frequencies for imaging through turbid media using intensity modulated light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
+                <w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2016</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301971v1</w:t>
+                <w:t xml:space="preserve">hal-01292806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Parnet</w:t>
+                <w:t xml:space="preserve">Theoretical derivation of optimal operating frequencies for imaging through turbid media using intensity modulated light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hema Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353956v1</w:t>
+                <w:t xml:space="preserve">hal-01301971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Brisure d’Orthogonalité », une technique hyper-fréquence pour l’imagerie polarimétrique optique : quels liens avec les approches RADAR ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Journée GDR ISIS Traitement de signaux polarimétriques en radar et optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879520v1</w:t>
+                <w:t xml:space="preserve">hal-01353956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « Brisure d’Orthogonalité », une technique hyper-fréquence pour l’imagerie polarimétrique optique : quels liens avec les approches RADAR ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1e Journée GDR ISIS Traitement de signaux polarimétriques en radar et optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292806v1</w:t>
+                <w:t xml:space="preserve">hal-02879520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive polarimetric image representation for contrast enhancement of a polarized beacon embedded in fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10316,51 +10316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10385,77 +10385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise correlation-based adaptive polarimetric image representation for contrast enhancement of a polarized beacon in fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430C (October 15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France. pp.96430C--96430C--7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10515,51 +10515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ledot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Optique Bretagne 2015 - Session pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10636,51 +10636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10731,51 +10731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10809,77 +10809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal contrast enhancement in long distance snapshot polarimetric imaging through fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96130V, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10965,51 +10965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTRO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France. pp.2967942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11138,77 +11138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast enhancement in polarimetric imaging with correlated noise fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max ENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11259,51 +11259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polarimetric Techniques &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11322,532 +11322,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarization imaging by field orthogonality breaking for endoscopy applications</w:t>
+                <w:t xml:space="preserve">Depolarization Imaging by Field Orthogonality Breaking: towards polarimetric endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optical Imaging 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903555v1</w:t>
+                <w:t xml:space="preserve">hal-00903559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optique hyperfréquence au service de l'endoscopie et de la microscopie de dépolarisation</w:t>
+                <w:t xml:space="preserve">Depolarization imaging by field orthogonality breaking for endoscopy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-Ondes 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optical Imaging 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903549v1</w:t>
+                <w:t xml:space="preserve">hal-00903555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarization Sensing by Field Orthogonality Breaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">L'optique hyperfréquence au service de l'endoscopie et de la microscopie de dépolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-Ondes 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906048v1</w:t>
+                <w:t xml:space="preserve">hal-00903549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de dépolarisation par brisure d'orthogonalité: l'optique-hyperfréquence au service de l'endoscopie polarimétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolarization Sensing by Field Orthogonality Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR ONDES "Interférences d'ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880023v1</w:t>
+                <w:t xml:space="preserve">hal-00906048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarization Imaging by Field Orthogonality Breaking: towards polarimetric endoscopy</w:t>
+                <w:t xml:space="preserve">Imagerie de dépolarisation par brisure d'orthogonalité: l'optique-hyperfréquence au service de l'endoscopie polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR ONDES "Interférences d'ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903559v1</w:t>
+                <w:t xml:space="preserve">hal-00880023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de dépolarisation hétérodyne par brisure d'orthogonalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11898,51 +11898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11980,51 +11980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic depolarization sensing by polarization orthogonality breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12151,329 +12151,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot computational imaging of the degree of polarization under coherent illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate Sensitivity in Precision Optical Measurements using Intense Gaussian Quantum Light: A Multi-Modal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pu Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t>
+              <w:t xml:space="preserve">Quantum Information and Measurements - Laser Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732751v1</w:t>
+                <w:t xml:space="preserve">hal-00732098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Sensitivity in Precision Optical Measurements using Intense Gaussian Quantum Light: A Multi-Modal Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snapshot computational imaging of the degree of polarization under coherent illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurements - Laser Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732098v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limite de Cramer-Rao quantique pour des états Gaussiens multimodes</w:t>
               </w:r>
@@ -12597,64 +12597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode non supervisée d'identification de composés gazeux pour la spectroscopie d'absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12718,51 +12718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe/EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Electromagnétisme, Polarisation et Optique Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13016,51 +13016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum laser absorption spectroscopy in the mid-infrared range for remote identification and concentration estimation of a multi-component atmospheric gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dobroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13068,51 +13068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Remote Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.81820V, </w:t>
@@ -13226,351 +13226,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du degré de polarisation à partir d'une seule image d'intensité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Fade</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495998v1</w:t>
+                <w:t xml:space="preserve">hal-00384012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précision optimale pour l'estimation de paramètres dans des images perturbées par des fluctuations quantiques sous-Poissoniennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du degré de polarisation à partir d'une seule image d'intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Treps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732097v1</w:t>
+                <w:t xml:space="preserve">hal-00495998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
+                <w:t xml:space="preserve">Précision optimale pour l'estimation de paramètres dans des images perturbées par des fluctuations quantiques sous-Poissoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384012v1</w:t>
+                <w:t xml:space="preserve">hal-00732097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization coherent imagery without analyzing polarization device</w:t>
               </w:r>
@@ -13879,51 +13879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusomètre compact et rapide pour la caractérisation de greffons cornéens en banque de tissus et diagnostic in-vivo de pathologies cornéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Siozade Lamoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13987,90 +13987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an &amp;quot;orthogonality breaking&amp;quot; polarimetric confocal microscope to study intracellular architecture dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14246,51 +14246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14436,77 +14436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive polarimetric image representation for detection of polarized beacon of light embedded in fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14531,51 +14531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14656,51 +14656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique à longue distance à travers le brouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14708,51 +14708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
@@ -14794,64 +14794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances optimales d'estimation en imagerie polarimétrique en présence de fluctuations de bruit corrélées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14990,51 +14990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophotonique générale: optique et imageries pour le diagnostic dans les sciences du vivant et en médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15117,51 +15117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Ortega-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17165383.5. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15179,90 +15179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical receiver for full-field optical quadrature demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnesh Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/IB2016/001445. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,90 +15280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for navigation assistance in a scattering environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP14305269.4. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15381,51 +15381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé d'analyse par détermination d'un caractère dépolarisant ou dichroïque d'un objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15822,51 +15822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.fade@fresnel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.515960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.516717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.530103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Perrotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bobin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.00B102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592390v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Jian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.010101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.013862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734218v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duhant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898227" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cezard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418557v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01950743v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.fade@fresnel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.515960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.516717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.516693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.530103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Murie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110957" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.055004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Perrotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bobin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.00B102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/12/125604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.07.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592390v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Jian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.010101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.013862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001752" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana El Zaher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade Lamoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Zaher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JM4A.9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldfard Fabienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Gary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen Du Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732098v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734223v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734218v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duhant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898227" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cezard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732097v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sarrade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418557v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01950743v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>