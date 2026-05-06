--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -372,196 +372,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociétale des universités et environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.8018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Needle : la critique des GAFA à l’épreuve de l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82 (3), pp. 232-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.082.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944247v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01954904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’information The Conversation France comme ressource pédagogique</w:t>
               </w:r>
@@ -953,709 +953,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles des acteurs de l'EAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résidence d’auteurs et EAC Quels enjeux professionnels, culturels et éducatifs sur les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Metz; Arsenal de Metz; Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2023, Metz, France. p. 89-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre adoption et résistance, quels cadres de références pour les premiers journalistes à avoir expérimenté les intelligences artificielles génératives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalime et plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démonstration : Needle, un dispositif de navigation web contributive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale H2PTM « Hypermédias et communs numériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel pluridisciplinaire sur l'IA et la désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Datafication, Intelligence Artificielle et Désinformation : conséquences et stratégies de résistance pour la sphère publique et les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum on Information &amp; Democracy; Observatory on information &amp; democracy; CNRS; Ministère des Armées; Campus Cyber, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la sincérité sur les réseaux socio-numériques, perspectives d'application des méthodes informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Cheriff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Analyser les réseaux socionumériques. Questionner les méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Laboratoire communication et sociétés (Université Clermont Auvergne); Institut national des langues et civilisations orientales (Inalco, Sorbonne Paris); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université de Toulouse Jean Jaurès); Médiations, informations, communications, arts (Mica, Université Bordeaux Montaigne), Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating through Narrative. Organizations Facing the Challenge of their Collective Dimension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Communication des organisations et narrations en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Distanciel, France. pp.263-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle, quelle place pour une expérience de découverte et de partage moins favorable aux fake news ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France. pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer par la narration, les organisations au défi de leur dimension collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Communication des organisations et narrations en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Distanciel, France. pp.271-296, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9104.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9104.ch10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03178305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la création individuelle dans un écosystème numérique marqué par l’impensé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Images par IA génératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute école des Arts du Rhin (HEAR, Mulhouse), Dec 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394972v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04112746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'innovation narrative à la navigation web contributive</w:t>
               </w:r>
@@ -1704,50 +1704,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages peuvent-ils constituer un contexte de réinvention critique du numérique ? Une recherche action autour de la technologie Needle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum international du numérique pour l’éducation (IN-FINE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Distances et Médiations des savoirs (DMS); CNED, May 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de valorisation : « The Conversation France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier dans le cadre de l'Université d'été Questions environnementales et sciences humaines et sociales. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Humanités Nouvelles - Fernand Braudel; Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale Fake News : Concept, Méthode et Lutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, Jun 2021, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Needle, mettre en réseau les ressources et les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1756,342 +2041,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Résidence d’auteur·es et EAC : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Inspé de Lorraine, Sep 2021, Montigny-lès-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454434v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-03272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la BD numérique à needle, les productions de l'esprit comme lieux de rencontre</w:t>
               </w:r>
@@ -2140,407 +2140,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vulgarisation scientifique : quel impact sur la &amp;quot;valorisation&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofnung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier La vulgarisation scientifique au service de la valorisation dans le cadre du congrès C.U.R.I.E 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau C.U.R.I.E., Jun 2019, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre web est possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Nitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nullans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la matinée S'engager pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brains Agency, Jun 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partager les connaissances et... l'inspiration !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Organisation et Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre européen de recherche en économie financière et gestion des entreprises (Cerefige; Université de Lorraine), Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à mieux s’informer grâce au jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de culture scientifique Pint of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pint of Science, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985446v1</w:t>
-              </w:r>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">hal-02985511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle et ses perspectives</w:t>
               </w:r>
@@ -2934,972 +2934,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux de la vulgarisation scientifique ? Quel type d'écriture, quelle utilité de la lecture ? Du savoir à la croyance, quid de la transmissions d'une démarche scientifique aux jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeige Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre du colloque La place de la lecture dans l’accès aux sciences et la construction d’une culture scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la lecture des adolescents de Lecture Jeunesse, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation, un média innovant né de la collaboration entre chercheurs et journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Retours d’expériences professionnelles et pédagogiques dans le cadre de la journée de lancement de l'Arppej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance internationale de recherche sur les pratiques et la pédagogie en journalisme (Arppej); Centre de recherche sur les médiations (Crem); Université de Lorraine, Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Needle, la navigation contributive comme modalité d’application de l’intelligence collective dans des projets collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Workshop Cybèle Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l’intelligence collective ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerefige (Université de Lorraine), Dec 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation France : modalités de la collaboration entre journalistes et universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les écritures du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Journalisme, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prise en compte de l’empreinte numérique de l’université à l’engagement des universitaires dans un média en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation humaine en ligne (prototype Needle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pixel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressions et récits d'auteurs à l'ère des super-productions transmédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Droit de suite : retour sur les enjeux du numérique dans le champ informationnel et culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département documentation, archives, médiathèque et éditiokn (DDAME); Université de Toulouse, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les pratiques non-contributives. Approche méthodologique de l’étude des pratiques (trans)médiatiques des lecteurs de la bédénovela Les Autres Gens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Dispositifs transmédiatiques, convergences et constructions des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des jeunes chercheurs du Centre de recherche sur les médiations (AJC Crem), May 2012, Metz, France. pp.165-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La création de BD à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Petitnicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival d'Angoulême. Conférence la BD, parlons-en !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque Victor-Hugo (Saint-Dié-des-Vosges), Jan 2017, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels enjeux de la vulgarisation scientifique ? Quel type d'écriture, quelle utilité de la lecture ? Du savoir à la croyance, quid de la transmissions d'une démarche scientifique aux jeunes ?</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’empreinte numérique : de la prise en compte institutionnelle à l’appropriation par les universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Prouvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pourquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadeige Bouvard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Naccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre du colloque La place de la lecture dans l’accès aux sciences et la construction d’une culture scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de la lecture des adolescents de Lecture Jeunesse, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’Actualité Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une prise de conscience de l’empreinte numérique des universitaires et de leurs institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Retours d’expériences professionnelles et pédagogiques dans le cadre de la journée de lancement de l'Arppej</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance internationale de recherche sur les pratiques et la pédagogie en journalisme (Arppej); Centre de recherche sur les médiations (Crem); Université de Lorraine, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Pratiques d’écriture et de réécriture à l’interface des sciences et du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); The Conversation France, Sep 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle, outil pour la navigation web et la veille créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop PhD entrepreneur de l'appel à projet Penser sa start-up innovante à partir de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Incubateur Lorrain, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985492v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01727489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit à l’épreuve de la conversation, projection des auteurs et pratiques médiatiques des lecteurs de la bédénovela Les Autres Gens</w:t>
               </w:r>
@@ -4066,208 +4066,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Not All Fans Leave a Trace: The Case of a Digital Comic Serial Inspired by Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Ségur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-164, 2020, 978-3-030-33346-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la critique à l’action, relier le pensé et l’imaginé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impensé numérique - Tome 2. Interprétations critiques et logiques pragmatiques de l’impensé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-244, 2020, 9782813003577. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.2649⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02865113v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02498466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie des usages et de l'innovation appliquée aux récits innovants</w:t>
               </w:r>
@@ -4774,709 +4774,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bonnes résolutions : et si nous assumions notre empreinte numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, [En ligne] https://theconversation.com/bonnes-resolutions-et-si-nous-assumions-notre-empreinte-numerique-109103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jx7paknrr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ceux qui ont lu cet article ont participé à une expérience qui pourrait révolutionner leur manière de s’informer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, [En ligne] https://theconversation.com/ceux-qui-ont-lu-cet-article-ont-participe-a-une-experience-qui-pourrait-revolutionner-leur-maniere-de-sinformer-110492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ccekq9yhs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Violaine Appel</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la science sort du labo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeige Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l’imagination : l’inventeur du web prend ses responsabilités, et vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, [En ligne] https://theconversation.com/crise-de-limagination-linventeur-du-web-prend-ses-responsabilites-et-vous-104353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ms56chcq6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake news et complotisme, pourquoi une telle accélération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, [En ligne] https://theconversation.com/fake-news-et-complotisme-pourquoi-une-telle-acceleration-91202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.j39kpu4wk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...67 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation France : à la conquête du monde universitaire et au-delà ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/the-conversation-france-a-la-conquete-du-monde-universitaire-et-au-dela-74345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.age3n45s3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.ms56chcq6⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « lurkers », fans silencieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/les-lurkers-fans-silencieux-78156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ac9rh7rer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google est‑il l’ami de la production et de la circulation des idées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/debat-google-est-il-lami-de-la-production-et-de-la-circulation-des-idees-85940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gtasgv3aw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube et la médiation des sciences, un mariage de raison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/youtube-et-la-mediation-des-sciences-un-mariage-de-raison-80516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.a5daman9n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662919v1</w:t>
-              </w:r>
-[...211 lines deleted...]
-                <w:t xml:space="preserve">hal-01662923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde de la bande dessinée a-t-il les ressources pour innover ?</w:t>
               </w:r>
@@ -6661,51 +6661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2D0EBF4"/>
+    <w:nsid w:val="4BD6EEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-falgas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2988-6418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181294710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01459281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05403511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cheriff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04816162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9104.ch10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Fouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nitot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nullans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02084170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petitnicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Bouvard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333002v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prouvost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Naccache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mettre-en-recit/6927" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2649" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2649" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030333454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278659v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4649-expressions-et-pratiques-creatives-numeriques-en-reseaux.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05534779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3a9hxvg6w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6msqvwqjt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wt6jqh4rq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ccekq9yhs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j39kpu4wk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ms56chcq6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a5daman9n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ac9rh7rer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.age3n45s3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtasgv3aw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f74je7pm3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9cg3eewuh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ds9wnjrnx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cull&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kissous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-falgas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2988-6418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181294710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0232" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01459281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05403511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cheriff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04816162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9104.ch10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nitot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nullans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02084170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Bouvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333002v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petitnicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prouvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mettre-en-recit/6927" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030333454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2649" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278659v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4649-expressions-et-pratiques-creatives-numeriques-en-reseaux.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05534779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3a9hxvg6w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6msqvwqjt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wt6jqh4rq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ccekq9yhs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ms56chcq6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j39kpu4wk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.age3n45s3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ac9rh7rer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtasgv3aw" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a5daman9n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f74je7pm3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9cg3eewuh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ds9wnjrnx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cull&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kissous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>