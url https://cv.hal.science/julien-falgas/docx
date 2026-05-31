--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -372,196 +372,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Needle : la critique des GAFA à l’épreuve de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (3), pp. 232-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.082.0232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociétale des universités et environnement numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (2), pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954904v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01944247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’information The Conversation France comme ressource pédagogique</w:t>
               </w:r>
@@ -1035,165 +1035,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démonstration : Needle, un dispositif de navigation web contributive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale H2PTM « Hypermédias et communs numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre adoption et résistance, quels cadres de références pour les premiers journalistes à avoir expérimenté les intelligences artificielles génératives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalime et plateformes à l'ère de l'IA générative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403511v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05416118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel pluridisciplinaire sur l'IA et la désinformation</w:t>
               </w:r>
@@ -1488,174 +1488,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la création individuelle dans un écosystème numérique marqué par l’impensé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Images par IA génératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école des Arts du Rhin (HEAR, Mulhouse), Dec 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communiquer par la narration, les organisations au défi de leur dimension collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Communication des organisations et narrations en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2021, Distanciel, France. pp.271-296, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9104.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9104.ch10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03178305v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04394972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'innovation narrative à la navigation web contributive</w:t>
               </w:r>
@@ -1704,50 +1704,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier de valorisation : « The Conversation France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier dans le cadre de l'Université d'été Questions environnementales et sciences humaines et sociales. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Humanités Nouvelles - Fernand Braudel; Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages peuvent-ils constituer un contexte de réinvention critique du numérique ? Une recherche action autour de la technologie Needle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1756,139 +1838,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international du numérique pour l’éducation (IN-FINE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Distances et Médiations des savoirs (DMS); CNED, May 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832877v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03403742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Comment lutter contre les « fake news »</w:t>
               </w:r>
@@ -2140,407 +2140,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partager les connaissances et... l'inspiration !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Organisation et Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre européen de recherche en économie financière et gestion des entreprises (Cerefige; Université de Lorraine), Feb 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à mieux s’informer grâce au jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de culture scientifique Pint of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science, May 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre web est possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Nitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Toko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nullans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la matinée S'engager pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brains Agency, Jun 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vulgarisation scientifique : quel impact sur la &amp;quot;valorisation&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofnung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier La vulgarisation scientifique au service de la valorisation dans le cadre du congrès C.U.R.I.E 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau C.U.R.I.E., Jun 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985443v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02985446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle et ses perspectives</w:t>
               </w:r>
@@ -2589,165 +2589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Needle, le monde universitaire peut-il expérimenter et incuber une autre infomédiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Congrès de la Société pour l’histoire des médias (SPHM). Rêver d’un autre monde. Médias, utopies et expérimentations de l’époque moderne à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société pour l’histoire des médias (SPHM), May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Needle, une innovation issue des sciences de l'information et de la communication face à la crise de l'inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSIC Paris 2018 Création créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication, Jun 2018, Paris, France. pp.221-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818969v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation et intelligence collective : présentation du service ce navigation contributive needle</w:t>
               </w:r>
@@ -2934,342 +2934,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Conversation, un média innovant né de la collaboration entre chercheurs et journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Retours d’expériences professionnelles et pédagogiques dans le cadre de la journée de lancement de l'Arppej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance internationale de recherche sur les pratiques et la pédagogie en journalisme (Arppej); Centre de recherche sur les médiations (Crem); Université de Lorraine, Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Needle, la navigation contributive comme modalité d’application de l’intelligence collective dans des projets collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Workshop Cybèle Apprendre dans les équipes au travail et dans les projets collaboratifs : quelle place pour l’intelligence collective ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerefige (Université de Lorraine), Dec 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation France : modalités de la collaboration entre journalistes et universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les écritures du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Journalisme, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux de la vulgarisation scientifique ? Quel type d'écriture, quelle utilité de la lecture ? Du savoir à la croyance, quid de la transmissions d'une démarche scientifique aux jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeige Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre du colloque La place de la lecture dans l’accès aux sciences et la construction d’une culture scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de la lecture des adolescents de Lecture Jeunesse, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985463v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01785084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise en compte de l’empreinte numérique de l’université à l’engagement des universitaires dans un média en ligne</w:t>
               </w:r>
@@ -3946,494 +3946,580 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles des acteurs de l'éducation artistique et culturelle (EAC) Une approche exploratoire au sein de deux territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Bisenius-Penin; Fabienne Rondelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résidences d'auteurs et éducation artistique et culturelle. Quels enjeux professionnels, culturels et éducatifs sur les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'université de Lorraine, 2026, 9782384512386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05637635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Blanchemanche; Olivier Kouassi Kouassi; Kiné-Gueye Ngom; Marie Tomaszewski; Florian Rosinski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre en récit. Enjeux des formes contemporaines de narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-21, 2022, Questions contemporaines, 9782140261756</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02993040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not All Fans Leave a Trace: The Case of a Digital Comic Serial Inspired by Television Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Ségur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Perspectives on Media, Participation and Audiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-164, 2020, 978-3-030-33346-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02498466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la critique à l’action, relier le pensé et l’imaginé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impensé numérique - Tome 2. Interprétations critiques et logiques pragmatiques de l’impensé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-244, 2020, 9782813003577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éd. des archives contemporaines</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02865113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie des usages et de l'innovation appliquée aux récits innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-153, 2016, 978-2-271-08759-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éd.</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01278659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adhésion à une forme narrative innovante, la figure du fan à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Chapelain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions et pratiques créatives numériques en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2015, 978-2-705-69064-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4443,1552 +4529,1552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdire les réseaux sociaux aux mineurs : un frein aux alternatives vertueuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, [En ligne] https://theconversation.com/interdire-les-reseaux-sociaux-aux-mineurs-un-frein-aux-alternatives-vertueuses-274996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3a9hxvg6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boullier</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.3a9hxvg6w⟩</w:t>
+                <w:t xml:space="preserve">hal-05534779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X, Facebook et Instagram menacent nos écosystèmes d’information : quelles alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, [En ligne] https://theconversation.com/x-facebook-et-instagram-menacent-nos-ecosystemes-dinformation-quelles-alternatives-247399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6msqvwqjt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.6msqvwqjt⟩</w:t>
+                <w:t xml:space="preserve">hal-04938961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présenter l’IA comme une évidence, c’est empêcher de réfléchir le numérique. Repris sous le titre : Comment le discours médiatique sur l’IA empêche d’envisager d’autres possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, [En ligne] https://theconversation.com/comment-le-discours-mediatique-sur-lia-empeche-denvisager-dautres-possibles-211766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gykec93ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présenter l’IA comme une évidence, c’est empêcher de réfléchir le numérique. Repris sous le titre : Comment le discours médiatique sur l’IA empêche d’envisager d’autres possibles</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage : sur Internet, comment inciter les étudiants à sortir de leurs « bulles de filtres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.gykec93ad⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, [En ligne] https://theconversation.com/temoignage-sur-internet-comment-inciter-les-etudiants-a-sortir-de-leurs-bulles-de-filtres-146457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.wt6jqh4rq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Falgas</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceux qui ont lu cet article ont participé à une expérience qui pourrait révolutionner leur manière de s’informer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, [En ligne] https://theconversation.com/ceux-qui-ont-lu-cet-article-ont-participe-a-une-experience-qui-pourrait-revolutionner-leur-maniere-de-sinformer-110492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ccekq9yhs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnes résolutions : et si nous assumions notre empreinte numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.wt6jqh4rq⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, [En ligne] https://theconversation.com/bonnes-resolutions-et-si-nous-assumions-notre-empreinte-numerique-109103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jx7paknrr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la science sort du labo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeige Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l’imagination : l’inventeur du web prend ses responsabilités, et vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, [En ligne] https://theconversation.com/crise-de-limagination-linventeur-du-web-prend-ses-responsabilites-et-vous-104353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ms56chcq6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news et complotisme, pourquoi une telle accélération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, [En ligne] https://theconversation.com/fake-news-et-complotisme-pourquoi-une-telle-acceleration-91202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.j39kpu4wk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « lurkers », fans silencieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/les-lurkers-fans-silencieux-78156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ac9rh7rer⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation France : à la conquête du monde universitaire et au-delà ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/the-conversation-france-a-la-conquete-du-monde-universitaire-et-au-dela-74345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.age3n45s3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Google est‑il l’ami de la production et de la circulation des idées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/debat-google-est-il-lami-de-la-production-et-de-la-circulation-des-idees-85940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gtasgv3aw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouTube et la médiation des sciences, un mariage de raison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, [En ligne] https://theconversation.com/youtube-et-la-mediation-des-sciences-un-mariage-de-raison-80516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.a5daman9n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde de la bande dessinée a-t-il les ressources pour innover ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, [En ligne] https://theconversation.com/un-an-apres-le-monde-de-la-bande-dessinee-a-t-il-les-ressources-pour-innover-53062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.f74je7pm3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD et numérique : une expérience du récit audiovisuel à taille humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, [En Ligne] https://theconversation.com/bd-et-numerique-une-experience-du-recit-audiovisuel-a-taille-humaine-61294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.9cg3eewuh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi The Conversation correspond à bien des attentes des universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, [En ligne] https://theconversation.com/pourquoi-the-conversation-correspond-a-bien-des-attentes-des-universitaires-52534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.n3seqrg37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’ère numérique, le journalisme a-t-il perdu tout son sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, [En ligne] https://theconversation.com/a-lere-numerique-le-journalisme-a-t-il-perdu-tout-son-sens-49312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ds9wnjrnx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art et la culture ont un rôle à jouer dans le bon accueil des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.jx7paknrr⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiéblemont-Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denooz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, [En ligne] https://theconversation.com/lart-et-la-culture-ont-un-role-a-jouer-dans-le-bon-accueil-des-migrants-49625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jv6ctctkn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.24-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.30-35</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la narration à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...943 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5998,147 +6084,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvroir de Pédagogie Potentielle (OuPéPo) - Récit n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Falgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Délégation d’Accompagnement à la Créativité, l’Ingénierie et la Pédagogie (DACIP). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,100 +6234,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter à l'ère numérique : auteurs et lecteurs héritiers de la bande dessinée face aux nouveaux dispositifs de publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014LORR0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6251,91 +6337,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toile Ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6345,147 +6431,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être et savoir, la BD au programme !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécullée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kissous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, [En ligne] https://www.franceculture.fr/emissions/etre-et-savoir/la-bd-au-programme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,105 +6581,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lurker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, [En ligne] http://publictionnaire.huma-num.fr/notice/lurker/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6661,51 +6747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD6EEFF"/>
+    <w:nsid w:val="C898FBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6892,51 +6978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-falgas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2988-6418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181294710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0232" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01459281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05403511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cheriff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04816162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9104.ch10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nitot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nullans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02084170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Bouvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333002v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petitnicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prouvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mettre-en-recit/6927" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030333454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2649" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278659v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4649-expressions-et-pratiques-creatives-numeriques-en-reseaux.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05534779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3a9hxvg6w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6msqvwqjt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wt6jqh4rq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ccekq9yhs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ms56chcq6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j39kpu4wk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.age3n45s3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ac9rh7rer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtasgv3aw" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a5daman9n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f74je7pm3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9cg3eewuh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ds9wnjrnx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cull&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kissous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-falgas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2988-6418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181294710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01459281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05403511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04532077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cheriff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04816162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9104.ch10" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02965716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03272243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chatelain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nitot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Toko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nullans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02084170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333002v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petitnicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prouvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Naccache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05637635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02993040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mettre-en-recit/6927" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030333454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2649" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278659v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01358892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4649-expressions-et-pratiques-creatives-numeriques-en-reseaux.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05534779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3a9hxvg6w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6msqvwqjt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wt6jqh4rq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ccekq9yhs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ms56chcq6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j39kpu4wk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ac9rh7rer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.age3n45s3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtasgv3aw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a5daman9n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f74je7pm3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9cg3eewuh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ds9wnjrnx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jv6ctctkn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cull&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kissous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blondot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01689505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>