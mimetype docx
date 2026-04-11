--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1681,174 +1681,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;métaproblématique&amp;quot; et l' &amp;quot;hyperphénoménologique</w:t>
+                <w:t xml:space="preserve">La vie du &amp;quot;monde de la vie&amp;quot;. Relativité et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence de Gabriel Marcel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La vie, 21, p. 73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400521v1</w:t>
+                <w:t xml:space="preserve">hal-01547793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du &amp;quot;monde de la vie&amp;quot;. Relativité et mobilité</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;métaproblématique&amp;quot; et l' &amp;quot;hyperphénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Présence de Gabriel Marcel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gabriel Marcel et la phénoménologie, 21, pp.23-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alter.945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547793v1</w:t>
+                <w:t xml:space="preserve">hal-01400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde de la vie et structures de l'expérience chez Husserl</w:t>
               </w:r>
@@ -3870,51 +3870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="119FEC79"/>
+    <w:nsid w:val="5F94926A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4101,51 +4101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121137074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59411042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002330952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pradelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/philosophies/edifier-un-monde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711621750/lecons-sur-lhistoire-de-la-philosophie-i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-7178/11399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.86976" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17454/pam-2515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.155.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/phainomenon-2017-0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.132.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.124.0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.132.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.774.0631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.101.0025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.242.0191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632244/lire-les-recherches-logiques-de-husserl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110564280/10.1515/9783110564280-013.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5572-husserl-phenomenologie-et-fondements-des-sciences.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956504709-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie/6624-husserl-antoine-grandjean-et-laurent-perreau.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47253-5_169-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmeules" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121137074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59411042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002330952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pradelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/philosophies/edifier-un-monde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711621750/lecons-sur-lhistoire-de-la-philosophie-i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-7178/11399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.86976" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17454/pam-2515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.155.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/phainomenon-2017-0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.132.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.124.0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.132.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.774.0631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.101.0025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.242.0191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632244/lire-les-recherches-logiques-de-husserl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110564280/10.1515/9783110564280-013.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5572-husserl-phenomenologie-et-fondements-des-sciences.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956504709-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie/6624-husserl-antoine-grandjean-et-laurent-perreau.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47253-5_169-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmeules" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>