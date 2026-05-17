--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -625,183 +625,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre platonisme et particularisme : la contribution husserlienne au problème des universaux dans les &amp;quot;Recherches logiques</w:t>
+                <w:t xml:space="preserve">L’Europe, l’esprit et la science : Husserl, Valéry et les paradoxes de l’européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DoisPontos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), p. 10-21. </w:t>
+              <w:t xml:space="preserve">Phenomenology and Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, p. 202-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5380/dp.v20i1.86976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17454/pam-2515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146312v1</w:t>
+                <w:t xml:space="preserve">hal-04476152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe, l’esprit et la science : Husserl, Valéry et les paradoxes de l’européanisation</w:t>
+                <w:t xml:space="preserve">Entre platonisme et particularisme : la contribution husserlienne au problème des universaux dans les &amp;quot;Recherches logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenomenology and Mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, p. 202-213. </w:t>
+              <w:t xml:space="preserve">DoisPontos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), p. 10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17454/pam-2515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5380/dp.v20i1.86976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476152v1</w:t>
+                <w:t xml:space="preserve">hal-04146312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husserl : la phénoménologie comme philosophie du sens</w:t>
               </w:r>
@@ -928,330 +928,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec ou sans phénomènes? La phénoménologie entre Stumpf et Husserl</w:t>
+                <w:t xml:space="preserve">L'héritage de Gabriel Marcel. Paul Ricœur et la question des limites de la phénoménologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phainomenon. Journal of Phenomenological Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Phenomenon: Cartography of a Fundamental Concept, 26 (1), p. 95-115. </w:t>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paul RIcœur, 132, p. 31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/phainomenon-2017-0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/philo.132.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674368v1</w:t>
+                <w:t xml:space="preserve">hal-01548236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réponse husserlienne? Réfutation et absorption des objections heideggeriennes dans les manuscrits de Husserl</w:t>
+                <w:t xml:space="preserve">Dépendance et récurrence. Les relations entre âme et esprit dans &amp;quot;Ideen II&amp;quot; de Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alvearium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anima e Spirito, 10, p. 41-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674363v1</w:t>
+                <w:t xml:space="preserve">hal-01998403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance et récurrence. Les relations entre âme et esprit dans &amp;quot;Ideen II&amp;quot; de Husserl</w:t>
+                <w:t xml:space="preserve">Avec ou sans phénomènes? La phénoménologie entre Stumpf et Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alvearium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phainomenon. Journal of Phenomenological Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Phenomenon: Cartography of a Fundamental Concept, 26 (1), p. 95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/phainomenon-2017-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998403v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage de Gabriel Marcel. Paul Ricœur et la question des limites de la phénoménologie</w:t>
+                <w:t xml:space="preserve">Une réponse husserlienne? Réfutation et absorption des objections heideggeriennes dans les manuscrits de Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paul RIcœur, 132, p. 31-43. </w:t>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Histoire, 25, p. 215-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/philo.132.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alter.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548236v1</w:t>
+                <w:t xml:space="preserve">hal-01674363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Valéry, penseur de l'attention et de la surprise</w:t>
               </w:r>
@@ -1681,174 +1681,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du &amp;quot;monde de la vie&amp;quot;. Relativité et mobilité</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;métaproblématique&amp;quot; et l' &amp;quot;hyperphénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Présence de Gabriel Marcel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gabriel Marcel et la phénoménologie, 21, pp.23-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547793v1</w:t>
+                <w:t xml:space="preserve">hal-01400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;métaproblématique&amp;quot; et l' &amp;quot;hyperphénoménologique</w:t>
+                <w:t xml:space="preserve">La vie du &amp;quot;monde de la vie&amp;quot;. Relativité et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence de Gabriel Marcel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La vie, 21, p. 73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400521v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde de la vie et structures de l'expérience chez Husserl</w:t>
               </w:r>
@@ -3870,51 +3870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F94926A"/>
+    <w:nsid w:val="AEBDC44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4101,51 +4101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121137074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59411042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002330952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pradelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/philosophies/edifier-un-monde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711621750/lecons-sur-lhistoire-de-la-philosophie-i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-7178/11399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.86976" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17454/pam-2515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.155.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/phainomenon-2017-0006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.132.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.124.0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.132.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.774.0631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.101.0025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.242.0191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632244/lire-les-recherches-logiques-de-husserl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110564280/10.1515/9783110564280-013.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5572-husserl-phenomenologie-et-fondements-des-sciences.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956504709-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie/6624-husserl-antoine-grandjean-et-laurent-perreau.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47253-5_169-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmeules" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121137074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59411042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002330952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pradelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/philosophies/edifier-un-monde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711621750/lecons-sur-lhistoire-de-la-philosophie-i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02428643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Soulez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-7178/11399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17454/pam-2515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.86976" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.155.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.132.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/phainomenon-2017-0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.431" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.124.0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.132.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.774.0631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.101.0025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.242.0191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632244/lire-les-recherches-logiques-de-husserl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100060060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/book/9783110564280/10.1515/9783110564280-013.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5572-husserl-phenomenologie-et-fondements-des-sciences.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956504709-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zetabooks.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie/6624-husserl-antoine-grandjean-et-laurent-perreau.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47253-5_169-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmeules" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>