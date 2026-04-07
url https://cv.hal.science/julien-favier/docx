--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB80984E"/>
+    <w:nsid w:val="B77BDC03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>