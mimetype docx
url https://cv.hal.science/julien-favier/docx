--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B77BDC03"/>
+    <w:nsid w:val="0B1DC11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>