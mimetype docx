--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5397-1324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11452243X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3enLrV0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-3762-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Laboratoire de Mécanique Modélisation et Procédés Propres (Aix Marseille Univ, CNRS, Centrale Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lerogeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of aortic leaflet coaptation and load-bearing surfaces: in silico design of aortic valve neocuspidizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Georges Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icvts/ivae108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic coupling of a cilia–mucus system in Herschel–Bulkley flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 994, pp.A8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable and explicit fluid–structure interaction solver based on lattice-Boltzmann and immersed boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fringand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116777. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized-Newtonian fluid transport by an instability-driven filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 965, pp.A6. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible lattice Boltzmann method with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (4), pp.045306. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.107.045306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid recursive regularized lattice Boltzmann model with overset grids for rotating geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.057113. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0045524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Boltzmann simulation of creeping generalized Newtonian flows: theory and guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 429, pp.109943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary conditions for moving objects in turbulent flows with the lattice-Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0062575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice Boltzmann direct coupling overset approach for the moving boundary problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.053607. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic model of directional ciliary-beat organization in human airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8405), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64695-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid dual-time-stepping lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.023309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mucus–cilia hydrodynamic coupling drives self-organization of human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nommick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-020-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and viscosity-independent immersed-boundary scheme for the lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.033306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why antiplectic metachronal cilia waves are optimal to transport bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042405. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Mixing Induced by Beating Cilia in Human Airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.161. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pressure-corrected Immersed Boundary Method for the numerical simulation of compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goncalves da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.361-383. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-staggered coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.90 - 102. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in OpenFOAM : Verification and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.55 - 72. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-physical properties of synthetic mucus for the study of airway clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.3025-3033 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project: part II—investigating the physical coupling between flexible filaments in an oscillating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1781 - 1795. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0525-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit immersed boundary method for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2017 (1), pp.33 - 36. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PELskin project—part I: fluid–structure interaction for a row of flexible flaps: a reference study in oscillating channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (8), pp.1767 - 1780. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (5), pp.288 - 323. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3D cilium arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 824, pp.931 - 961. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Immersed Boundary – Lattice Boltzmann method for incompressible flows through moving porous media A coupled Immersed Boundary -Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 321, pp.1170-1184. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flapping filaments in a uniform fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating fluid–solid simulations (Lattice-Boltzmann & Immersed-Boundary) on heterogeneous architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco D. Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto-Matías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implicit direct forcing immersed boundary method for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-G Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574 (012165), pp.5. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lattice Boltzmann - Immersed Boundary method to simulate the fluid interaction with moving and slender flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 261, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Basis Function (RBF)-based Interpolation and Spreading for the Immersed Boundary Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Toja-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow over a Wing with Leading-Edge Undulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.464-472. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the separated flow around an airfoil using a wavy leading edge inspired by humpback whale flippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 340 (1-2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed-boundary methods for general finite-difference and finite-volume Navier-Stokes solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Z. Naqavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Piomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (24), pp.9073-9091. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2010.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of non-modal energy amplification in channel flow between compliant walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hoepffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642, pp.489-507. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009991935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive separation control using a self-adaptive hairy coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.451 - 483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Abou El Majd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of ciliary propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dauptain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Fluidic Control Over an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v13.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contrôle du décollement sur un profil d'aile par mesures PIV et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.272-278. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-driven orientational self-organization of the bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid recursive regularized collision model with rotating overset grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Submitted for the DFD20 Meeting of The American Physical Society Flow transport of an instability-driven cilium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent Herschel-Bulkley model for synthetic bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Proceedings of the Canadian Society for Mechanical Engineering International (CSME 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Charlottetown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of ciliary beats in bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of compressible flows around spherical bodies using the immersed boundary method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF COMPRESSIBLE FLOWS AROUND SPHERICAL BODIES USING THE IMMERSED BOUNDARY METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wall treatment for immersed boundary for the simulation of turbulent flows around bluff bodies using OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLES11 ERCOFTAC workshop direct and Large Eddy simulations 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new Immersed Boundary Method With Near wall Treatment for the simulation of turbulent flows around bluff bodies in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Française des utilisateurs d'Open-FOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des utilisateur·trice·s OpenFoam, Mar 2017, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall treatment for immersed boundary for the simulation of turbulent flow around bluff bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ERCOFTAC Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method in Openfoam for the simulation of the flows past a cylinder with fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D’ortona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory flows over ciliated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City University London, Mini-Symposium on smooth and non-smooth surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synchronous coupling of finite element and lattice Boltzmann methods via an immersed boundary scheme for fluid-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements bio-inspirés immergés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche Biomimétisme et bio-inspiration, IMéRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow control using moving / deforming porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science (ICMMES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of macromolecular colloidal gels as simulant of bronchial mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Seyssiecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new discrete Immersed Boundary Method in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Colin-Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée française des utilisateurs de OpenFOAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method, Application to the generation of fluid motion at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society 68th Annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immersed moving porous bodies using a coupled Immersed Boundary -Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the control of flow separation around bluff bodies, APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersed Boundary - Lattice Boltzmann method for incompressible flows through moving porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pepona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Discrete Simulation of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary method for the simulation of lid-driven cavity flow with an embedded cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems in Science and Engineering VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Venice, Italy. pp.1130-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the generation of metachronal waves in layers of beating cilia using a Lattice Boltzmann method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercat J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application to the generation of fluid motion at the cell scale. APS 68th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling wave characteristics along flexible flaps in oscillating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruecker C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamps L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid and Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for the simulation of fluid-structure interactions in OpenFOAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuicui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX 2015, Fluid-Structure Interactions and Vortex Dynamics in Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall condition in lattice Boltzmann model for single and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS 67th annual DFD Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équation de Boltzmann à la méthode Lattice Boltzmann, Applications aux problématiques de plasmas et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Cadarache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction by coupling Lattice Boltzmann and Immersed Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Roberval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method for imposing solid wall conditions in lattice Boltzmann solvers for single- and multi-component fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Ortona U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poncet S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th Annual Meeting of American Physical Society's Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Lattice Boltzmann and Immersed Boundary methods for fluid-structure interactions involving flexible slender geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics at Ecole Normale Supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : an LES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Fluid-structure Interaction Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawson M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU technology conference (GTC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure interaction of multiple flapping filaments using Lattice Boltzmann and Immersed Boundary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of wing stall delay effect due to an undulating leading edge : Combined LES and RANS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LES study of the flow physics of an undulating leading-edged wing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillen A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piomelli U.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction on a Cylinder with a layer of flexible filaments using a Lattice Boltzmann Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revell A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC international symposium on Unsteady separation in fluid-structure interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Tridiagonal Solvers on Heterogeneous Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valero Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prieto-Matias M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2012 International Workshop on Heterogeneous Architectures and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel tools based on Immersed Boundary Method for the simulation of fluid-structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar, Workshop - Simulation of Complex flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la simulation numérique d’interactions fluide-structure, Applications au contrôle d’écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire M2P2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fast Lagrangian tracking method capturing finite-size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinelli A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative comparison between a low order model and a 3D FEM code for the study of thermoacoustic combustion instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campa G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camporeale S. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaus A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargiacchi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME Turbo Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of immersed boundary method to flow control and biomimetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favier J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Queens University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle fluidique du décollement sur un profil d'aile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique (CFM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-Structure Interaction Using Lattice Boltzmann Method Coupled With Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Applications of Lattice Boltzmann Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Implicit Immersed Boundary Method via Operator Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang-Gui Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ouahsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahimbegovic, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods for Solids and Fluids : Multiscale Analysis, Probability Aspects and Model Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Springer, pp.49-66, 2016, Computational Methods in Applied Sciences, 978-3-319-27996-1. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Structure Interaction of Multiple Flapping Filaments Using Lattice Boltzmann and Immersed Boundary Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Revell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Springer, pp.167-178, 2016, Notes on Numerical Fluid Mechanics and Multidisciplinary Design 978-3-319-27384-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27386-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulla scia di Icaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Venkataraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Dedalo, pp.66-77, 2009, 9788822093981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid transport by a single active filament in a three-dimensional two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto d'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto D 'Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantenne-Vertière (25), «Carrière Migeon»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dellea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadite Favrie-Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.345 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT010H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04614516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B1DC11D"/>
+    <w:nsid w:val="679E2DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5397-1324" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11452243X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3enLrV0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3762-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Georges Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fringand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivae108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Mao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Lenoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglei Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gsell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.045306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045524" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044994" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64695-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.023309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jomard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0980-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.033306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00161" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.08.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQ8HSMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36161" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Revell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O&#8217;connor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sarkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuicui Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0525-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Gui Cai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0521-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4382" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.352" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pepona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Pinelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.11.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valero-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco D. Igual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Mat&#237;as" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2015.07.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-G Cai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouahsine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Smaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012165" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Toja-Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.09.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skillen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Piomelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053142" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Z. Naqavi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991935" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauptain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Basso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.06.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourgois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tensi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sommier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v13.i3.40" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598444v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Riahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pepona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Colin-Bellot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercat J." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier J." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Ortona U." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Smaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;ortona U." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308950v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruecker C." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamps L." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308833v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skillen A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revell A." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piomelli U." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawson M." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero-Lara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelli A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valero Lara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto-Matias M." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu M." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campa G." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camporeale S. M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guaus A." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bargiacchi M." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887325v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27386-0_10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guerrero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Venkataraman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Wedin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444725v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Mao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie-Chemin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04614516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT010H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>