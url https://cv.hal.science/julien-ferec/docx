--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -329,352 +329,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591396v1</w:t>
+                <w:t xml:space="preserve">hal-04103234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation predictions of fibers within 3D printed strand in material extrusion of polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+                <w:t xml:space="preserve">Navid Niknafs Kermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.103781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103234v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation predictions of fibers within 3D printed strand in material extrusion of polymer composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Navid Niknafs Kermani</w:t>
+                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Advani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77, pp.103781. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942617v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and dynamics of rigid axisymmetric particles in power-law fluids</w:t>
               </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1646,810 +1646,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.053106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929735v1</w:t>
+                <w:t xml:space="preserve">hal-02614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cartié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.115852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614539v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929710v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suresh Advani</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929716v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566205v1</w:t>
+                <w:t xml:space="preserve">hal-02929735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,415 +2533,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369433v1</w:t>
+                <w:t xml:space="preserve">hal-02114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114265v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114272v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
               </w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. C Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Primel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. C. Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zubarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fiber interactions in semiconcentrated fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA617A7"/>
+    <w:nsid w:val="AC3BB354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>