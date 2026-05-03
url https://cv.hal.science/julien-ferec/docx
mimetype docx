--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -329,352 +329,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
+                <w:t xml:space="preserve">Orientation predictions of fibers within 3D printed strand in material extrusion of polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Issa</w:t>
+                <w:t xml:space="preserve">Navid Niknafs Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.033302. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.103781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103234v1</w:t>
+                <w:t xml:space="preserve">hal-04942617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation predictions of fibers within 3D printed strand in material extrusion of polymer composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navid Niknafs Kermani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942617v1</w:t>
+                <w:t xml:space="preserve">hal-04591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 318, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591396v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and dynamics of rigid axisymmetric particles in power-law fluids</w:t>
               </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2533,160 +2533,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114272v1</w:t>
+                <w:t xml:space="preserve">hal-02114265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,230 +2743,205 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02114265v1</w:t>
+                <w:t xml:space="preserve">hal-02114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
               </w:r>
@@ -3895,291 +3895,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">E. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Zubarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110759v1</w:t>
+                <w:t xml:space="preserve">hal-01356268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bounoua</w:t>
+                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Ausias</w:t>
+                <w:t xml:space="preserve">M. C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zubarev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356268v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4817,51 +4817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheo-optical response of carbon nanotube suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,77 +5068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC3BB354"/>
+    <w:nsid w:val="A23E6432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>