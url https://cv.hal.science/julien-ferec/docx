--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">126872929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=X9QSYTsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,5752 +212,5752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity gradient control of 3D-printed hybrid foam structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40964-024-00843-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation predictions of fibers within 3D printed strand in material extrusion of polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Niknafs Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77, pp.103781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591396v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103234v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and dynamics of rigid axisymmetric particles in power-law fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Geißler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revisited compression flow model for concentrated suspensions with fiber-friction interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 319, pp.105090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensorial form to describe the rheological properties of a rigid triaxial ellipsoid suspended in a Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh G Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering the density of 3D printed thermoplastic elastomer foam structures with controlled temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale statistical description of stacks of non-cohesive thin particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 399, pp.116988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of gas bubbles in fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145, pp.103823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated fibre placement process for a new hybrid material: A numerical tool for predicting an efficient heating law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.106360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid fiber motion in slightly non-Newtonian viscoelastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (10), pp.103320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0064191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (5), pp.053106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cartié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 227, pp.115852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (12), pp.123102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5130711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114265v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114272v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. C Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.219-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rheological constitutive model for semiconcentrated rod suspensions in Bingham fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.073103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and interfacial tension of thermoplastic polyurethane melt in supercritical carbon dioxide and nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Primel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Veille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.52-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for thermal degradation of carbon fiber filled poly(ether ether ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Férec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-shear rheological properties for suspensions of axisymmetric particles in second-order fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. C. Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.62-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-thinning in concentrated rigid fiber suspensions: Aggregation induced by adhesive interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Kuzhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (6), pp.1279 - 1300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.4965431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356268v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zubarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110759v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulation of concentrated fiber suspensions subjected to bending effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (5), pp.055007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/23/5/055007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multiscale description of dilute suspensions of non-Brownian rigid clusters composed of rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward modeling anisotropic yield stress and consistency induced by fiber in fiber-reinforced viscoplastic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 220, pp.69-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Second-Gradient Theory of Dilute Suspensions of Flexible Rods in a Newtonian Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.511-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11831-014-9128-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheo-optical response of carbon nanotube suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (2), pp.499-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.4907743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.457-456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Natale</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (4), pp.1476-1487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Reduced Simulation of Residual Stresses in Composites Forming Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (Suppl 2), pp.1339-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0675-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the rheological properties of short glass fiber filled polypropylene in extensional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Finite Elements and Reduced Approximation Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ammar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (5-6), pp.445-463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.18.445-463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fiber interactions in semiconcentrated fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.49-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.3000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behavior of fiber-filled polymers under large amplitude oscillatory shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 151 (1-3), pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution of the Fokker-Planck equation for fiber suspensions: Application to the Folgar-Tucker-Lipscomb model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (1-2), pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5946,354 +5967,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of the evolution of fiber orientation during flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow-Induced Alignment in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-121, 2022, 9780128185742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818574-2.00002-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short fiber composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Reinforcements for Optimum Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.627-669, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819005-0.00020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Modeling of Non-dilute Rod Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheology of Non-Spherical Particle Suspensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-117, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-036-2.50004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6303,120 +6324,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de fibres discontinues dans la mise en forme de pièces en thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.AM3729 V2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-am3729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6426,157 +6447,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament for producing variable density structural foam by FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Corre</w:t>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ajinkya Pawar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022/238509. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6644,51 +6665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A23E6432"/>
+    <w:nsid w:val="B2A566E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ferec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3140-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126872929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X9QSYTsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Niknafs Kermani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mah&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.11.032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mezher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chinesta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/5/055007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuzey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4907743" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0675-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.445-463" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>