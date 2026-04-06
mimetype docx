--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1852,308 +1852,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05451250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Symmetric or asymmetric division: sonic Hedgehog controls the fate of neural stem cells].</w:t>
+                <w:t xml:space="preserve">Genetic activation of Hedgehog signaling unbalances the rate of neural stem cell renewal by increasing symmetric divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Ruat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143006026⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), pp.312-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055290v1</w:t>
+                <w:t xml:space="preserve">hal-01142521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic activation of Hedgehog signaling unbalances the rate of neural stem cell renewal by increasing symmetric divisions</w:t>
+                <w:t xml:space="preserve">[Symmetric or asymmetric division: sonic Hedgehog controls the fate of neural stem cells].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Hahn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (2), pp.312-23. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6-7), pp.705-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2014.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143006026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142521v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the proteolipid protein promoter activity during demyelination and repair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedgehog trafficking, cilia and brain functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Deutsch Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04721394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaviya Chinnappa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfu Nur Yigit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202310157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12020225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rastqar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0216-18.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Francis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Zakaria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gigu&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jolicoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steves Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandii Constable" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T Yam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Mariani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Makihara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vinicius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24549/abstract" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4030028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Taddei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2014.05.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2013.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTXJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3334-12.2013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.11.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Deutsch Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04721394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaviya Chinnappa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfu Nur Yigit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202310157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12020225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rastqar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0216-18.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Francis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Zakaria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gigu&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jolicoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steves Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandii Constable" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T Yam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Mariani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Makihara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vinicius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24549/abstract" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4030028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Taddei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2014.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2013.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTXJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3334-12.2013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.11.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>