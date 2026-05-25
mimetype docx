--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,1899 +589,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05151246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organizing models of human trunk organogenesis recapitulate spinal cord and spine co-morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing Hedgehog Gradients during Neural Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Douceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Deutsch Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01956-9⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12020225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778367v1</w:t>
+                <w:t xml:space="preserve">inserm-05451230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Hedgehog Gradients during Neural Development</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterozygous Dcc Mutant Mice Have a Subtle Locomotor Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rastqar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.ENEURO.0216-18.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0216-18.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12020225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451230v1</w:t>
+                <w:t xml:space="preserve">hal-04000689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous Dcc Mutant Mice Have a Subtle Locomotor Phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Control of Radial Glia Proliferation and Scaffolding During Cortical Development and Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Francis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.578341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.578341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0216-18.2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000689v1</w:t>
+                <w:t xml:space="preserve">hal-03011557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Control of Radial Glia Proliferation and Scaffolding During Cortical Development and Pathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Shh receptor Boc is important for myelin formation and repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hristovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Laouarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (9), Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.172502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.578341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011557v1</w:t>
+                <w:t xml:space="preserve">inserm-05451238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shh receptor Boc is important for myelin formation and repair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boc Acts via Numb as a Shh-Dependent Endocytic Platform for Ptch1 Internalization and Shh-Mediated Axon Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amina Zahaf</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steves Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.1157 - 1171.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.172502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451238v1</w:t>
+                <w:t xml:space="preserve">inserm-05451234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boc Acts via Numb as a Shh-Dependent Endocytic Platform for Ptch1 Internalization and Shh-Mediated Axon Guidance</w:t>
+                <w:t xml:space="preserve">The Ciliary Protein Arl13b Functions Outside of the Primary Cilium in Shh-Mediated Axon Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Michaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandii Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo D Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia T Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.3356-3366.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451234v1</w:t>
+                <w:t xml:space="preserve">inserm-05451228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ciliary Protein Arl13b Functions Outside of the Primary Cilium in Shh-Mediated Axon Guidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized Dock Activity Drives Shh-Mediated Axon Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Makihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steves Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandii Constable</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo D Gigante</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia T Yam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura E Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.410 - 425.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451228v1</w:t>
+                <w:t xml:space="preserve">inserm-05451241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Dock Activity Drives Shh-Mediated Axon Guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steves Morin</w:t>
+                <w:t xml:space="preserve">Loss of Dcc in the Spinal Cord is Sufficient to Cause a Deficit in Lateralized Motor Control and the Switch to a Hopping Gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia T Yam</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vinicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247 (4), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24549/abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451241v1</w:t>
+                <w:t xml:space="preserve">inserm-05451242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Dcc in the Spinal Cord is Sufficient to Cause a Deficit in Lateralized Motor Control and the Switch to a Hopping Gait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Peng</w:t>
+                <w:t xml:space="preserve">Hedgehog: A Key Signaling in the Development of the Oligodendrocyte Lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Laouarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jdb4030028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24549/abstract⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451242v1</w:t>
+                <w:t xml:space="preserve">inserm-05451250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgehog: A Key Signaling in the Development of the Oligodendrocyte Lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">[Symmetric or asymmetric division: sonic Hedgehog controls the fate of neural stem cells].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (6-7), pp.705-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143006026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jdb4030028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05451250v1</w:t>
+                <w:t xml:space="preserve">hal-01055290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic activation of Hedgehog signaling unbalances the rate of neural stem cell renewal by increasing symmetric divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.312-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stemcr.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Symmetric or asymmetric division: sonic Hedgehog controls the fate of neural stem cells].</w:t>
+                <w:t xml:space="preserve">Investigation of the proteolipid protein promoter activity during demyelination and repair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (4-5), pp.182-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2013.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143006026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055290v1</w:t>
+                <w:t xml:space="preserve">hal-00851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the proteolipid protein promoter activity during demyelination and repair.</w:t>
+                <w:t xml:space="preserve">Sonic Hedgehog signaling is a positive oligodendrocyte regulator during demyelination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Durbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.1759-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3334-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00851056v1</w:t>
+                <w:t xml:space="preserve">hal-00843376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Hedgehog signaling is a positive oligodendrocyte regulator during demyelination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgehog trafficking, cilia and brain functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (2), pp.S97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diff.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2628,51 +2494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Deutsch Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04721394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaviya Chinnappa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfu Nur Yigit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202310157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12020225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rastqar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0216-18.2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Francis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Zakaria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gigu&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jolicoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steves Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Michaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandii Constable" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T Yam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Mariani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Makihara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vinicius" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24549/abstract" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4030028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Taddei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2014.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2013.05.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTXJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3334-12.2013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.11.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Deutsch Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112293" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04721394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Zaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaviya Chinnappa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfu Nur Yigit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202310157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05151246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van Sambeek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil Mirdass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lyubimova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01956-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12020225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rastqar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Peng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0216-18.2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Francis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Zakaria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zahaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.172502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gigu&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jolicoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steves Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Michaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandii Constable" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D Gigante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T Yam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Mariani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Makihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.07.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vinicius" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24549/abstract" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05451250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jdb4030028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143006026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Taddei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hahn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2014.05.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTXJLHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3334-12.2013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Roudaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.11.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>