--- v0 (2026-03-09)
+++ v1 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2157 +234,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05502651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infected wound repair correlates with collagen I induction and NOX2 activation by cold atmospheric plasma</w:t>
+                <w:t xml:space="preserve">Purification and Transcriptomic Characterization of Hypertrophied Hepatic Stellate Cells From CDAHFD Mouse Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Blaise</w:t>
+                <w:t xml:space="preserve">Marion Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Duchesne</w:t>
+                <w:t xml:space="preserve">Nour‐el‐houda Djerir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Capuzzo</w:t>
+                <w:t xml:space="preserve">Keola Greliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (8), pp.e71754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41536-024-00372-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202502655rr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095750v1</w:t>
+                <w:t xml:space="preserve">hal-05632904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarized cell system amenable to subcellular resolution imaging of influenza virus infection</w:t>
+                <w:t xml:space="preserve">Infected wound repair correlates with collagen I induction and NOX2 activation by cold atmospheric plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Brault</w:t>
+                <w:t xml:space="preserve">Océane Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thouvenot</w:t>
+                <w:t xml:space="preserve">Constance Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Cannata Serio</w:t>
+                <w:t xml:space="preserve">Elena Capuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Paisant</w:t>
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0292977. </w:t>
+              <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41536-024-00372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04787259v2</w:t>
+                <w:t xml:space="preserve">hal-05095750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic stellate cell hypertrophy is associated with metabolic liver fibrosis</w:t>
+                <w:t xml:space="preserve">A polarized cell system amenable to subcellular resolution imaging of influenza virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hoffmann</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Djerir</w:t>
+                <w:t xml:space="preserve">Catherine Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Danckaert</w:t>
+                <w:t xml:space="preserve">Magda Cannata Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3850. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0292977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60615-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02506293v1</w:t>
+                <w:t xml:space="preserve">pasteur-04787259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into amebiasis using a human 3D-intestinal model</w:t>
+                <w:t xml:space="preserve">Hepatic stellate cell hypertrophy is associated with metabolic liver fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguilar-Rojas</w:t>
+                <w:t xml:space="preserve">Céline Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Castellanos-Castro</w:t>
+                <w:t xml:space="preserve">Nour El Houda Djerir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Matondo</w:t>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Varet</w:t>
+                <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.e13203. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cmi.13203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02555570v1</w:t>
+                <w:t xml:space="preserve">inserm-02506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USF1 defect drives p53 degradation during Helicobacter pylori infection and accelerates gastric carcinogenesis</w:t>
+                <w:t xml:space="preserve">Insights into amebiasis using a human 3D-intestinal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Costa</w:t>
+                <w:t xml:space="preserve">Arturo Aguilar-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Corre</w:t>
+                <w:t xml:space="preserve">Silvia Castellanos-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Michel</w:t>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krysten Le Luel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fernandes</w:t>
+                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (9), pp.1582-1591. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e13203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02418249v1</w:t>
+                <w:t xml:space="preserve">pasteur-02555570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zoonotic pathogen Leptospira interrogans mitigates environmental stress through cyclic-di-GMP-controlled biofilm production</w:t>
+                <w:t xml:space="preserve">USF1 defect drives p53 degradation during Helicobacter pylori infection and accelerates gastric carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+                <w:t xml:space="preserve">Lionel Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
+                <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malia Kainiu</w:t>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Girault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bierque</w:t>
+                <w:t xml:space="preserve">Krysten Le Luel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-020-0134-1⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (9), pp.1582-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-318640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867707v1</w:t>
+                <w:t xml:space="preserve">pasteur-02418249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The zoonotic pathogen Leptospira interrogans mitigates environmental stress through cyclic-di-GMP-controlled biofilm production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Costa</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Camilo</w:t>
+                <w:t xml:space="preserve">Malia Kainiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bierque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-020-0134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733022v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Helicobacter pylori Infection on GATA-5 and TFF1 Regulation, Comparison Between Pediatric and Adult Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marisa Claudia Alvarez</w:t>
+                <w:t xml:space="preserve">DNA Hypermethylation Downregulates Telomerase Reverse Transcriptase (TERT) during H. pylori-Induced Chronic Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-018-5223-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5415761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5415761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733016v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of the Human Pulmonary Epithelium by Aspergillus fumigatus Hyphae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Helicobacter pylori Infection on GATA-5 and TFF1 Regulation, Comparison Between Pediatric and Adult Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Claudia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Leborgne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beau</w:t>
+                <w:t xml:space="preserve">Eliette Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Castier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Lima Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 218 (8), pp.1306-1313. </w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (11), pp.2889-2897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10620-018-5223-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732992v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence imaging host pathogen interactions: fifteen years benefit of hindsight…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penetration of the Human Pulmonary Epithelium by Aspergillus fumigatus Hyphae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aulner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Fernandes</w:t>
+                <w:t xml:space="preserve">Fatima Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Nicola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roux</w:t>
+                <w:t xml:space="preserve">Remi Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (8), pp.1306-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02557386v1</w:t>
+                <w:t xml:space="preserve">hal-02732992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori targets mitochondrial import and components of mitochondrial DNA replication machinery through an alternative VacA-dependent and a VacA-independent mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Châtre</w:t>
+                <w:t xml:space="preserve">Fluorescence imaging host pathogen interactions: fifteen years benefit of hindsight…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aulner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Avé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15567-3⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652018v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02557386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre Aspergillus fumigatus et les cellules épithéliales bronchiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helicobacter pylori targets mitochondrial import and components of mitochondrial DNA replication machinery through an alternative VacA-dependent and a VacA-independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukerrou</w:t>
+                <w:t xml:space="preserve">Laurent Châtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Beau</w:t>
+                <w:t xml:space="preserve">Laurence Fiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Latgé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Avé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.066⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.15901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733035v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du stress mécanique sur l’expression des protéines de jonction épithéliale dans l’asthme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions entre Aspergillus fumigatus et les cellules épithéliales bronchiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Cornetto</w:t>
+                <w:t xml:space="preserve">A. Boukerrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arumugam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">R. Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Latgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pretolani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32 (3), pp.305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733027v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Mitochondrial DNA Level, a Noninvasive Biomarker for the Early Detection of Gastric Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du stress mécanique sur l’expression des protéines de jonction épithéliale dans l’asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gómez</w:t>
+                <w:t xml:space="preserve">M.A. Cornetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Maldonado</w:t>
+                <w:t xml:space="preserve">G. Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pretolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Létuvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0471⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652002v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial formation of IGROV1 ovarian cancer multicellular aggregates involves vitronectin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating Mitochondrial DNA Level, a Noninvasive Biomarker for the Early Detection of Gastric Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Margarita Camorlinga-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
+                <w:t xml:space="preserve">Alejandro Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Dutoit</w:t>
+                <w:t xml:space="preserve">Carmen Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (2), pp.129-139. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.2430-2438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13277-010-0017-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733008v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitronectin and Its Receptors Partly Mediate Adhesion of Ovarian Cancer Cells to Peritoneal Mesothelium in vitro</w:t>
+                <w:t xml:space="preserve">Initial formation of IGROV1 ovarian cancer multicellular aggregates involves vitronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Heyman</w:t>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13277-010-0017-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitronectin and Its Receptors Partly Mediate Adhesion of Ovarian Cancer Cells to Peritoneal Mesothelium in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (4), pp.231-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000152941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,265 +2528,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification protocol of hypertrophied hepatic stellate cells for their transcriptomic characterization from CDAHFD mice liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-El-Houda Djerir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabayrouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection damages airway motile cilia and impairs mucociliary clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,177 +2796,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Immune Response Triggered by Entamoeba histolytica in a 3D-Intestinal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Castellanos-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguilar-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette I Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gian Gianetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryome Impact on Human Intestine Homeostasis and Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.225-238, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44826-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03243649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2979,51 +3113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05502651v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Sarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68474-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04787259v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thouvenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cannata Serio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paisant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02506293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Djerir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60615-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguilar-Rojas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Castellanos-Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02418249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysten Le Luel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0134-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Claudia Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lima Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-018-5223-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Leborgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02557386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15567-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pretolani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cornetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arumugam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;tuv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Camorlinga-Ponce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maldonado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0471" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-010-0017-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Heyman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000152941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heckmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Djerir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabayrouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gian Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05502651v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Sarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68474-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05632904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heckmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour&#8208;el&#8208;houda Djerir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keola Greliche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202502655rr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Duchesne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capuzzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-024-00372-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04787259v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thouvenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Cannata Serio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paisant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292977" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02506293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Djerir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60615-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02555570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguilar-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Castellanos-Castro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02418249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysten Le Luel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0134-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Camilo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5415761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Claudia Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Touati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lima Ribeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-018-5223-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Leborgne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02557386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aulner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#226;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Av&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15567-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerrou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pretolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cornetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arumugam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;tuv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Camorlinga-Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maldonado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Dutoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-010-0017-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Heyman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000152941" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Djerir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabayrouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gian Gianetto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>